--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1ea23736df4607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894f91493d144f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e0fbe3346c453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfacd3e74b0f24280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95fa2a0c02ec4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e0fbe3346c453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf903ea973a434855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfacd3e74b0f24280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Information Technology UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HT60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>