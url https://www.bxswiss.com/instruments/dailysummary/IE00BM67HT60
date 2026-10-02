--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894f91493d144f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d8ef088ddf4a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfacd3e74b0f24280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e20aec639904aad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf903ea973a434855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfacd3e74b0f24280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47203f6bc174e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e20aec639904aad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Information Technology UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HT60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>