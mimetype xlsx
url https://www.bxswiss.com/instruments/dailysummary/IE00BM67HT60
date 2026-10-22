--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d8ef088ddf4a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8aecdbfde174940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e20aec639904aad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae58aa40314646a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47203f6bc174e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e20aec639904aad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec3eec0aa0f740d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae58aa40314646a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Information Technology UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HT60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>