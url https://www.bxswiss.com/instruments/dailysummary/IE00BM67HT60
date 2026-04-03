--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb06864d4e048dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc1e35b09344b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ee60b705234bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124426bf79e1465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c86c3a6a85a4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ee60b705234bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3c068ed21f497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124426bf79e1465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Information Technology UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HT60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,569</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>87,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>