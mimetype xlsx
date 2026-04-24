--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc1e35b09344b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603c8a2c32d34bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124426bf79e1465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d1ce0227af462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3c068ed21f497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124426bf79e1465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4424fe8ef04d4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d1ce0227af462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Information Technology UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HT60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>