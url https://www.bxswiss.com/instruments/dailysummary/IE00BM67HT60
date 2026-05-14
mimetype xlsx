--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603c8a2c32d34bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8d8236bb0a43df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d1ce0227af462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0edc36106257446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4424fe8ef04d4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d1ce0227af462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R470878388ac34d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0edc36106257446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Information Technology UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HT60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>