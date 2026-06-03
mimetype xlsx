--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8d8236bb0a43df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec92cc57daa4509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0edc36106257446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745e333280744113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R470878388ac34d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0edc36106257446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8538c896a43745ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745e333280744113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Information Technology UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HT60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>