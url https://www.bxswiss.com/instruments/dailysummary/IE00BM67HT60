--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec92cc57daa4509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c4bb10df234040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745e333280744113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d771c958b2d42f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8538c896a43745ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745e333280744113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378f3f659bbb4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d771c958b2d42f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Information Technology UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HT60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>