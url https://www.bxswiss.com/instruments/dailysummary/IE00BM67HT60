--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c4bb10df234040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6ceba76e484a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d771c958b2d42f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e598c833ce42bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378f3f659bbb4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d771c958b2d42f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbecd453c28714931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e598c833ce42bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Information Technology UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HT60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>