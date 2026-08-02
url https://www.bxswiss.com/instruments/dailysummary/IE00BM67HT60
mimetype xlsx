--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6ceba76e484a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccdc7eb487f041a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e598c833ce42bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbddd8ae67b1b4256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbecd453c28714931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e598c833ce42bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a23879e96504e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbddd8ae67b1b4256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Information Technology UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HT60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>