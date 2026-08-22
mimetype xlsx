--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccdc7eb487f041a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1ea23736df4607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbddd8ae67b1b4256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e0fbe3346c453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a23879e96504e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbddd8ae67b1b4256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95fa2a0c02ec4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e0fbe3346c453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Information Technology UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HT60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>