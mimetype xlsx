--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef318baa46e4a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bddeabacef04c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7850e63227b342a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb92bc25abf1c484d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3517c16a6ae543ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7850e63227b342a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b57fe83545f443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb92bc25abf1c484d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Materials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HS53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,518</x:t>
-[...576 lines deleted...]
-          <x:t>65,915</x:t>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>