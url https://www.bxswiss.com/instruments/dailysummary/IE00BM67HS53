--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bddeabacef04c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8aec7c149b14d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb92bc25abf1c484d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c3a45466cd471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b57fe83545f443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb92bc25abf1c484d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ae3add50ef4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c3a45466cd471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Materials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HS53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>