--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e26f6a163c84a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re941367d953f4dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea43c00c37cb453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a00d2079cea444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf07edc49364c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea43c00c37cb453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ae3e60f8034bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a00d2079cea444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Materials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HS53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>