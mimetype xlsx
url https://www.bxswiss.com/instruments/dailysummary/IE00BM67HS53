--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re941367d953f4dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7bdba8fc3d046d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a00d2079cea444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R721432a492aa4c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ae3e60f8034bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a00d2079cea444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82d72d35c3de411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R721432a492aa4c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Materials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HS53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>62,139</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,471</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>61,171</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>