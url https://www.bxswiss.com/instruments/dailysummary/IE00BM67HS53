--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7bdba8fc3d046d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e466c1edfa34be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R721432a492aa4c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58962f0cc9594519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82d72d35c3de411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R721432a492aa4c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed622b5c0c54e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58962f0cc9594519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Materials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HS53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>62,839</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,643</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>62,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,900</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>