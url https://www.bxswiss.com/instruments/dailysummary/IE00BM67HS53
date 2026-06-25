--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e466c1edfa34be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732364ea4c0d4011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58962f0cc9594519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345606a19ca64473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed622b5c0c54e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58962f0cc9594519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a00fff9fd84c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345606a19ca64473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Materials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HS53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>01.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,190</x:t>
-[...90 lines deleted...]
-          <x:t>63,487</x:t>
+          <x:t>61,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>