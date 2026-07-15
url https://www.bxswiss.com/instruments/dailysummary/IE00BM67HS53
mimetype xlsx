--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732364ea4c0d4011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b451c85df494606" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345606a19ca64473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f1b3e1b1ca495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a00fff9fd84c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345606a19ca64473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79a2ad18126c4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f1b3e1b1ca495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Materials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HS53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,190</x:t>
-[...220 lines deleted...]
-          <x:t>60,365</x:t>
+          <x:t>61,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,973</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>62,097</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>