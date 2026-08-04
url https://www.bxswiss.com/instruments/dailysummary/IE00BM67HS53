--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b451c85df494606" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580750155f30461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f1b3e1b1ca495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R654d37c0a677458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79a2ad18126c4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f1b3e1b1ca495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6aba2bad1f24b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R654d37c0a677458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Materials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HS53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,910</x:t>
-[...31 lines deleted...]
-          <x:t>61,531</x:t>
+          <x:t>61,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,097</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>61,954</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>