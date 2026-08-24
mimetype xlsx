--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580750155f30461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6a3463e3ad4d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R654d37c0a677458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ee9007557d492f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6aba2bad1f24b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R654d37c0a677458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9041872f5e45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ee9007557d492f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Materials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HS53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>