--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6a3463e3ad4d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef318baa46e4a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ee9007557d492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7850e63227b342a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9041872f5e45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ee9007557d492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3517c16a6ae543ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7850e63227b342a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Materials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HS53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>