--- v12 (2026-08-27)
+++ v13 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f826e41240842a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bd58d287744850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf3958d810d4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37881d9091b54981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd393bd33b9ee4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf3958d810d4c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1a0a065e07455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37881d9091b54981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Communication Services UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HR47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>25,508</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,931</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>26,479</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,239</x:t>
-[...205 lines deleted...]
-          <x:t>26,723</x:t>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,529</x:t>
-[...323 lines deleted...]
-          <x:t>26,621</x:t>
+          <x:t>26,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>