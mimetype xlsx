--- v13 (2026-09-17)
+++ v14 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bd58d287744850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c52b4150d9745b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37881d9091b54981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8127ab4f3b4d44b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1a0a065e07455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37881d9091b54981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c940ae7ca54f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8127ab4f3b4d44b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Communication Services UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HR47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>