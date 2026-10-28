--- v14 (2026-10-08)
+++ v15 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c52b4150d9745b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78d2f225c9e4243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8127ab4f3b4d44b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad97e7c24665481e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c940ae7ca54f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8127ab4f3b4d44b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e60d6058270495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad97e7c24665481e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Communication Services UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HR47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>27,980</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,930</x:t>
-[...215 lines deleted...]
-          <x:t>27,859</x:t>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,872</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>30.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,307</x:t>
-[...144 lines deleted...]
-          <x:t>27,979</x:t>
+          <x:t>28,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>