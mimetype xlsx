--- v5 (2026-03-19)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62158b29f7c34479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269f4f799f234af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c9abfd21014d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf1b663b1cd4d83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e3f9b4e52e4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c9abfd21014d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14b4ce63c66b41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf1b663b1cd4d83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Communication Services UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HR47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>24,878</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,062</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>25,531</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>