--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269f4f799f234af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707f64a0d4644ae5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf1b663b1cd4d83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3463204c714009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14b4ce63c66b41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf1b663b1cd4d83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d3da32658d4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3463204c714009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Communication Services UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HR47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>