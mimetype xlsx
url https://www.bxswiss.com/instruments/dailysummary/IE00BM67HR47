--- v7 (2026-04-29)
+++ v8 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707f64a0d4644ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069dbfecb67241bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3463204c714009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bde031c61754a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d3da32658d4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3463204c714009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e6b552a7b74ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bde031c61754a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Communication Services UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HR47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>26,363</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,292</x:t>
-[...97 lines deleted...]
-          <x:t>26,590</x:t>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,686</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>26,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,713</x:t>
-[...80 lines deleted...]
-          <x:t>26,686</x:t>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>