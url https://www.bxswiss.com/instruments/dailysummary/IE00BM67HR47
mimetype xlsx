--- v8 (2026-05-19)
+++ v9 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069dbfecb67241bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b78572cb96425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bde031c61754a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra57badc2ce9d4550"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e6b552a7b74ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bde031c61754a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bce4ea0f4914cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra57badc2ce9d4550" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Communication Services UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HR47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,685</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>27,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>