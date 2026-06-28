--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b78572cb96425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf605de86624d45a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra57badc2ce9d4550"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3b9a5191a784902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bce4ea0f4914cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra57badc2ce9d4550" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6552c3461764f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3b9a5191a784902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Communication Services UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HR47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>27,355</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,135</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>27,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,091</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>