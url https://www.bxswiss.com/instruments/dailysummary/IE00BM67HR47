--- v10 (2026-06-28)
+++ v11 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf605de86624d45a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20290d72ba7a4492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3b9a5191a784902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7defdfe42bf4061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6552c3461764f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3b9a5191a784902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9977111059054270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7defdfe42bf4061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Communication Services UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HR47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>26,600</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,277</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>26,328</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,746</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>25,592</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>