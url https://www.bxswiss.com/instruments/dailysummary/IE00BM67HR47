--- v11 (2026-07-18)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20290d72ba7a4492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f826e41240842a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7defdfe42bf4061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf3958d810d4c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9977111059054270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7defdfe42bf4061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd393bd33b9ee4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf3958d810d4c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Communication Services UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HR47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>26,110</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,502</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>26,106</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>