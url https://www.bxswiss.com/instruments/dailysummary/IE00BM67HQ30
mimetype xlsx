--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3d8b3debc44ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c567c4ed6cb49a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90fddc1267343cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910807b6f2d34559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffba7ef45eff4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90fddc1267343cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce3245b24e84f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910807b6f2d34559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HQ30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,266</x:t>
-[...188 lines deleted...]
-          <x:t>38,155</x:t>
+          <x:t>39,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,454</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>39,363</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>38,121</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>