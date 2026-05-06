--- v5 (2026-04-14)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c567c4ed6cb49a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a42557ec84546c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910807b6f2d34559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab1d2a1556d46f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce3245b24e84f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910807b6f2d34559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f57a37c6ccd47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab1d2a1556d46f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HQ30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>38,555</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,592</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>39,194</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>