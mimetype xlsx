--- v6 (2026-05-06)
+++ v7 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a42557ec84546c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d26119f57e44db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab1d2a1556d46f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5379acfcf9d94480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f57a37c6ccd47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab1d2a1556d46f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2591916c96aa4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5379acfcf9d94480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HQ30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>38,173</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,871</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,921</x:t>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>