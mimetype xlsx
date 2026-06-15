--- v7 (2026-05-26)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d26119f57e44db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce240ec287a49c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5379acfcf9d94480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7527ec840c84ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2591916c96aa4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5379acfcf9d94480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fd4c47ada544aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7527ec840c84ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HQ30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,333</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>