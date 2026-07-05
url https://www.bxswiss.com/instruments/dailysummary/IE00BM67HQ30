--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce240ec287a49c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074e36accdaf4fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7527ec840c84ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09f62721b49c4eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fd4c47ada544aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7527ec840c84ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b735e9dcf3445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09f62721b49c4eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HQ30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,531 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...205 lines deleted...]
-          <x:t>38,533</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,220</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>37,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,498</x:t>
         </x:is>
       </x:c>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>