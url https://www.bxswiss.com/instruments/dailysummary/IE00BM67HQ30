--- v9 (2026-07-05)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074e36accdaf4fdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776777b0d12f4a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09f62721b49c4eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb69eb87a69334acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b735e9dcf3445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09f62721b49c4eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3bc137a78d40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb69eb87a69334acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HQ30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>