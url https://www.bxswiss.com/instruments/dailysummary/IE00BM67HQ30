--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776777b0d12f4a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08a0dec4db44e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb69eb87a69334acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b367d9dcc049a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3bc137a78d40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb69eb87a69334acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d30a80cef0d46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b367d9dcc049a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HQ30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>39,962</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,562</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>39,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,957</x:t>
-[...124 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,503</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,192</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>