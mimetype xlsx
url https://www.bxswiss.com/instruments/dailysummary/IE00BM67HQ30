--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08a0dec4db44e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c8e72fc0c24a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b367d9dcc049a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a51651af6f04498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d30a80cef0d46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b367d9dcc049a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff47568eefd145e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a51651af6f04498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HQ30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...414 lines deleted...]
-          <x:t>39,136</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,304</x:t>
-[...188 lines deleted...]
-          <x:t>38,922</x:t>
+          <x:t>38,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>