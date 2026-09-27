--- v12 (2026-09-06)
+++ v13 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c8e72fc0c24a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160b523e04984fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a51651af6f04498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f40fb5784947db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff47568eefd145e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a51651af6f04498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418184c3eada4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f40fb5784947db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HQ30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>