--- v13 (2026-09-27)
+++ v14 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160b523e04984fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552d4ab923ac4ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f40fb5784947db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7c636b00eb42d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418184c3eada4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f40fb5784947db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4287c899860847e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7c636b00eb42d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HQ30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>38,041</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,869</x:t>
-[...301 lines deleted...]
-          <x:t>36,543</x:t>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>