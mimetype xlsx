--- v14 (2026-10-17)
+++ v15 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552d4ab923ac4ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a23e068c8643f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7c636b00eb42d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53fbd244e54e489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4287c899860847e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7c636b00eb42d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R204b05876e5e48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53fbd244e54e489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HQ30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>38,057</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,476</x:t>
-[...544 lines deleted...]
-          <x:t>38,358</x:t>
+          <x:t>38,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>