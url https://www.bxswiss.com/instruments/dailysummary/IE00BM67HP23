--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65db40849af54c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98dea537b0b54104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c16d24c97dc4940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b48f6df6df84d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40932515c0164f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c16d24c97dc4940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8df8068b7b49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b48f6df6df84d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Discretionary UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HP23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>52,523</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,732</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,929</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>