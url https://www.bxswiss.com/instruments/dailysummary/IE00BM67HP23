--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98dea537b0b54104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a56296feff4d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b48f6df6df84d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddb707ae174e428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8df8068b7b49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b48f6df6df84d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37354d4c1e14b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddb707ae174e428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Discretionary UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HP23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>50,374</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,046</x:t>
-[...355 lines deleted...]
-          <x:t>49,886</x:t>
+          <x:t>51,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>