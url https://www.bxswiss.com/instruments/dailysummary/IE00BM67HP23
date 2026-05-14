--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a56296feff4d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a1355354664bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddb707ae174e428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7238a7e5cf284519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37354d4c1e14b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddb707ae174e428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a007912442b4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7238a7e5cf284519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Discretionary UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HP23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>