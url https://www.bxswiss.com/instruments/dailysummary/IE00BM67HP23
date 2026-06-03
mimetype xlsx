--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a1355354664bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673e706879f24df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7238a7e5cf284519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf27ae8381293459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a007912442b4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7238a7e5cf284519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a47156fe254058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf27ae8381293459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Discretionary UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HP23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,273</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>30.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,737</x:t>
-[...225 lines deleted...]
-          <x:t>53,927</x:t>
+          <x:t>52,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>