--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673e706879f24df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ebdf3e163f43d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf27ae8381293459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae2f63287cf4fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a47156fe254058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf27ae8381293459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28e5e2229604745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae2f63287cf4fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Discretionary UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HP23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,993</x:t>
-[...387 lines deleted...]
-          <x:t>54,199</x:t>
+          <x:t>54,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>