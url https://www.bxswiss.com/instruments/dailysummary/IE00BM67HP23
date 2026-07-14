--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ebdf3e163f43d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8add5cad0d24666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae2f63287cf4fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82426a8344144c33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28e5e2229604745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae2f63287cf4fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d3379d3f96346c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82426a8344144c33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Discretionary UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HP23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>55,461</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,919</x:t>
-[...436 lines deleted...]
-          <x:t>53,924</x:t>
+          <x:t>54,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>