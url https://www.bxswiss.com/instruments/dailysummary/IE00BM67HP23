--- v12 (2026-07-14)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8add5cad0d24666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71b9970d65546df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82426a8344144c33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46660d6fe724b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d3379d3f96346c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82426a8344144c33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bbe87993bc4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46660d6fe724b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Discretionary UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HP23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>53,758</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,657</x:t>
-[...161 lines deleted...]
-          <x:t>55,067</x:t>
+          <x:t>55,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>54,703</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>