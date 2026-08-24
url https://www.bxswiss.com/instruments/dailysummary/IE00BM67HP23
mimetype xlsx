--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71b9970d65546df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3bf4f40b034ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46660d6fe724b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68691e4a5521457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bbe87993bc4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46660d6fe724b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcccac112df148d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68691e4a5521457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Discretionary UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HP23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>