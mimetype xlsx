--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3bf4f40b034ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079797e4ff0d48dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68691e4a5521457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd77bd2b51f493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcccac112df148d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68691e4a5521457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9638f4ed08be4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd77bd2b51f493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Discretionary UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HP23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,634</x:t>
-[...414 lines deleted...]
-          <x:t>55,447</x:t>
+          <x:t>54,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>