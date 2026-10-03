--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079797e4ff0d48dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5112c4c8cb144a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd77bd2b51f493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9169945c858543e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9638f4ed08be4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd77bd2b51f493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d92c23cba204eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9169945c858543e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Discretionary UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HP23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,735</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>55,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,843</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>