--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5112c4c8cb144a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra06d7d971ee04218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9169945c858543e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbb3d614c61461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d92c23cba204eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9169945c858543e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b8abf6f6d7e482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbb3d614c61461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Discretionary UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HP23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>55,642</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,720</x:t>
-[...26 lines deleted...]
-          <x:t>54,801</x:t>
+          <x:t>55,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,058</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>53,902</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>