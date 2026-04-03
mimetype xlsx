--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfe93532c684090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69e82f4e8e94047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae05c30eea034826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55bcb2a23a434d2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df2bf5f47d345e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae05c30eea034826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d42a52ea2854e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55bcb2a23a434d2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Staples UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>