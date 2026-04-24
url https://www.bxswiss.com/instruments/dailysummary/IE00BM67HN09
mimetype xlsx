--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69e82f4e8e94047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a837de91d59450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55bcb2a23a434d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0bc96a80c24f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d42a52ea2854e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55bcb2a23a434d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7daf1160acf14fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0bc96a80c24f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Staples UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,751</x:t>
-[...215 lines deleted...]
-          <x:t>42,555</x:t>
+          <x:t>42,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,322</x:t>
-[...134 lines deleted...]
-          <x:t>42,911</x:t>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>