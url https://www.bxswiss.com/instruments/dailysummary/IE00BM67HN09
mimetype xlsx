--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a837de91d59450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55bf65d74c0b4a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0bc96a80c24f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7408a5045b584fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7daf1160acf14fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0bc96a80c24f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d416a9764a1409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7408a5045b584fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Staples UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>42,555</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,322</x:t>
-[...210 lines deleted...]
-          <x:t>42,769</x:t>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...262 lines deleted...]
-          <x:t>42,759</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>