--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55bf65d74c0b4a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c6f88ee66c4067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7408a5045b584fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9377ddfa634ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d416a9764a1409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7408a5045b584fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc54da5fc65e41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9377ddfa634ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Staples UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,882</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>43,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>