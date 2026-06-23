--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c6f88ee66c4067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dcf5d66424b461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9377ddfa634ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea25375c757c4d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc54da5fc65e41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9377ddfa634ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea97854a423484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea25375c757c4d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Staples UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>43,566</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,582</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>43,503</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,582</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>41,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>