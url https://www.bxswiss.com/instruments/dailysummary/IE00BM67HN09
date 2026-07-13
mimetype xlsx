--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dcf5d66424b461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712c12eb833745a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea25375c757c4d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac5ba63310d4346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea97854a423484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea25375c757c4d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf46005311414a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac5ba63310d4346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Staples UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>43,503</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,582</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,536</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>