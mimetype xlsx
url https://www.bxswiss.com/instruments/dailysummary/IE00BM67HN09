--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712c12eb833745a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2068de23044d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac5ba63310d4346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7ebb2ba11d44f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf46005311414a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac5ba63310d4346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f8717121454df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7ebb2ba11d44f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Staples UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>44,978</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,597</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>44,617</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>44,857</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,165</x:t>
-[...107 lines deleted...]
-          <x:t>44,329</x:t>
+          <x:t>44,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>