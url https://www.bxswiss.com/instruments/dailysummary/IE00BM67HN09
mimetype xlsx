--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2068de23044d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244a729460384f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7ebb2ba11d44f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R012fb57d20294a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f8717121454df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7ebb2ba11d44f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1311ce7b1a6d48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R012fb57d20294a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Staples UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>43,880</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,597</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>44,963</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,106</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>44,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>45,254</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>