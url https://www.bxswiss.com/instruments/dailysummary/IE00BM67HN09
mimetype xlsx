--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244a729460384f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec02a1c589d7492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R012fb57d20294a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8493b469994e442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1311ce7b1a6d48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R012fb57d20294a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826dc80285934149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8493b469994e442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Staples UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>44,650</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>44,918</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,859</x:t>
-[...539 lines deleted...]
-          <x:t>44,472</x:t>
+          <x:t>44,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>