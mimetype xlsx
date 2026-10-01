--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec02a1c589d7492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fb5a806476422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8493b469994e442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6265764bfd4dc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826dc80285934149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8493b469994e442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f8853a5f0a4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6265764bfd4dc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Staples UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>45,210</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,910</x:t>
-[...97 lines deleted...]
-          <x:t>45,312</x:t>
+          <x:t>44,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,708</x:t>
-[...151 lines deleted...]
-          <x:t>45,490</x:t>
+          <x:t>45,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,937</x:t>
-[...60 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,573</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>44,238</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>