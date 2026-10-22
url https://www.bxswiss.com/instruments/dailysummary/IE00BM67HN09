--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fb5a806476422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45220182f42d43f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6265764bfd4dc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f3bb7676f94a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f8853a5f0a4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6265764bfd4dc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3fcd8cb67ea4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f3bb7676f94a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Consumer Staples UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>45,043</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,712</x:t>
-[...43 lines deleted...]
-          <x:t>44,412</x:t>
+          <x:t>44,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,241</x:t>
-[...215 lines deleted...]
-          <x:t>43,862</x:t>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>