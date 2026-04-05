--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc43821a55b8f4294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870fda1fbb934e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636203bf7d1f4e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a34864d1104cc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0884aa581c440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636203bf7d1f4e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a71225c51e452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a34864d1104cc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HM91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>