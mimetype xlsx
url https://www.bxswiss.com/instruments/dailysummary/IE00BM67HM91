--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870fda1fbb934e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726d3744d02247a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a34864d1104cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac38b27deba44dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a71225c51e452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a34864d1104cc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d2030ceb334120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac38b27deba44dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HM91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,213</x:t>
-[...414 lines deleted...]
-          <x:t>58,453</x:t>
+          <x:t>55,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>