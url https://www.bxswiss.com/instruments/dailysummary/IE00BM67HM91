--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726d3744d02247a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3035752e57d24361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac38b27deba44dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b6f798720849ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d2030ceb334120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac38b27deba44dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48fac8609c1e4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b6f798720849ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HM91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>