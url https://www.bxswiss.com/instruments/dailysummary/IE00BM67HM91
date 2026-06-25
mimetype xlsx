--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3035752e57d24361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea3790e3ef324285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b6f798720849ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4095070cccee47a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48fac8609c1e4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b6f798720849ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68b6f42bc6ba4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4095070cccee47a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HM91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>