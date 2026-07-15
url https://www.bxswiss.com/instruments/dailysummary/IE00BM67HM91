--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea3790e3ef324285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca16509a4f34bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4095070cccee47a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a165fbd634b4874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68b6f42bc6ba4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4095070cccee47a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b07a0abba64df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a165fbd634b4874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HM91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>