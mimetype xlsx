--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca16509a4f34bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda0b00b163e42b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a165fbd634b4874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0276345c14046b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b07a0abba64df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a165fbd634b4874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfca6070dfe243cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0276345c14046b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HM91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>53,316</x:t>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,236</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>52,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,410</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>51,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,685</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>