--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda0b00b163e42b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b7c76857e643c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0276345c14046b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17dddb3f327486f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfca6070dfe243cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0276345c14046b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cec08aae69c4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17dddb3f327486f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HM91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>59,117</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,947</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>59,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,889</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>