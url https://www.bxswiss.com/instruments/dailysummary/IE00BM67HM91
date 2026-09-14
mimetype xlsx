--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b7c76857e643c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9dd861b7693483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17dddb3f327486f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3208676ec5fc4d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cec08aae69c4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17dddb3f327486f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba35838ee7f647ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3208676ec5fc4d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HM91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>