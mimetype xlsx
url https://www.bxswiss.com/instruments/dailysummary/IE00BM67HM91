--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9dd861b7693483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86370b9109ee45c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3208676ec5fc4d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R733ef1da32af4314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba35838ee7f647ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3208676ec5fc4d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fffc5663434a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R733ef1da32af4314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HM91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>