--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86370b9109ee45c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a042050cedd4a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R733ef1da32af4314"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ea7305bb9e4e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fffc5663434a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R733ef1da32af4314" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8debf3c3949c43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ea7305bb9e4e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HM91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,574</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>25.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,915</x:t>
-[...144 lines deleted...]
-          <x:t>62,535</x:t>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>