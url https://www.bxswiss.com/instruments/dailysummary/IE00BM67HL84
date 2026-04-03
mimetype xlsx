--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecfffe376d84cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c58657218347b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc45fc9968394fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6a7783c0654031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref90d5273d1449f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc45fc9968394fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97fd70c6f994c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6a7783c0654031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Financials UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HL84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>33,782</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>