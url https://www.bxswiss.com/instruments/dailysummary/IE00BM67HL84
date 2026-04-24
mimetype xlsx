--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c58657218347b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea27e3583b741a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6a7783c0654031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1112270c0d4683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97fd70c6f994c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6a7783c0654031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a64c35d9604e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1112270c0d4683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Financials UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HL84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>