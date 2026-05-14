--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea27e3583b741a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d77cec7b7b4ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1112270c0d4683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1813ac9bdfb24ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a64c35d9604e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1112270c0d4683" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra944ffb45ed54e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1813ac9bdfb24ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Financials UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HL84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,930</x:t>
-[...4 lines deleted...]
-          <x:t>33,663</x:t>
+          <x:t>34,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>33,744</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...235 lines deleted...]
-          <x:t>34,121</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>