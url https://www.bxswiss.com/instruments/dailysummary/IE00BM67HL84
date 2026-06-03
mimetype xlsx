--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d77cec7b7b4ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09101e0e542a46de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1813ac9bdfb24ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1bc471a31745c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra944ffb45ed54e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1813ac9bdfb24ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b4e8a96a1e94d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1bc471a31745c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Financials UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HL84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,588</x:t>
-[...495 lines deleted...]
-          <x:t>33,817</x:t>
+          <x:t>34,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>