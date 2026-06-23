--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09101e0e542a46de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03bee45a505345bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1bc471a31745c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700b9f29d5864154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b4e8a96a1e94d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1bc471a31745c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae9479c37624245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700b9f29d5864154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Financials UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HL84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>34,352</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>34,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>