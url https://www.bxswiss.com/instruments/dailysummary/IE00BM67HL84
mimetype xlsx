--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03bee45a505345bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33fed9ea15654938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700b9f29d5864154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0be6e70ab2459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae9479c37624245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700b9f29d5864154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64aad0f0d0948cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0be6e70ab2459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Financials UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HL84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>