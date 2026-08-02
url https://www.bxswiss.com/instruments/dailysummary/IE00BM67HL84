--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33fed9ea15654938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6dd3a6ef524bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0be6e70ab2459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7ed5a337f04f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64aad0f0d0948cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0be6e70ab2459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red53055cfc5a4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7ed5a337f04f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Financials UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HL84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>