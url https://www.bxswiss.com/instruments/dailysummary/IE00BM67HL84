--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6dd3a6ef524bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf084a1dfc20b48a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7ed5a337f04f5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd774cfd3972b419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red53055cfc5a4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7ed5a337f04f5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a0b14ce1dd46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd774cfd3972b419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Financials UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HL84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>