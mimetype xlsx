--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf084a1dfc20b48a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42685ccdc5ff46be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd774cfd3972b419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1e5605ba8c4cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a0b14ce1dd46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd774cfd3972b419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76210c362c224788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1e5605ba8c4cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Financials UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HL84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>38,511</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,410</x:t>
-[...318 lines deleted...]
-          <x:t>40,560</x:t>
+          <x:t>38,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>40,101</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,749</x:t>
-[...269 lines deleted...]
-          <x:t>39,116</x:t>
+          <x:t>39,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>