--- v13 (2026-09-11)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42685ccdc5ff46be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303ee6623e414522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1e5605ba8c4cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4f4563f40745e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76210c362c224788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1e5605ba8c4cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce1b9d753754310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4f4563f40745e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Financials UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HL84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>39,853</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,942</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>39,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,542</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>39,918</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>