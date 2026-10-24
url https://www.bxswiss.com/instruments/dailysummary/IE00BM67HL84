--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303ee6623e414522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5da0d08b6bc4e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4f4563f40745e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad4df2b30a24674"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce1b9d753754310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4f4563f40745e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1717a0b52c410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad4df2b30a24674" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Financials UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HL84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>