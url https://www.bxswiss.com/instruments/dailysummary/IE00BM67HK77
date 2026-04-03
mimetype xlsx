--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d18b05df674f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b83930c7374c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126d3b99312440fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f765a4fea645f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792a4c2edec44682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126d3b99312440fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red740d53e94e4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f765a4fea645f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Health Care UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>47,073</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,634</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>46,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,007</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>