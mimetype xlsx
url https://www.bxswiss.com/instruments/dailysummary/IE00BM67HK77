--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b83930c7374c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2ea4a5c88b4139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f765a4fea645f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914273d621444dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red740d53e94e4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f765a4fea645f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9876361842c54a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914273d621444dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Health Care UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>45,123</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,675</x:t>
-[...404 lines deleted...]
-          <x:t>45,129</x:t>
+          <x:t>44,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>