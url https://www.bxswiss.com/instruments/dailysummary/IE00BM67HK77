--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2ea4a5c88b4139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c91a20d4c64f0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914273d621444dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c957e20c58540cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9876361842c54a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914273d621444dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3561a9a62204f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c957e20c58540cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Health Care UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>43,849</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,891</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>43,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>