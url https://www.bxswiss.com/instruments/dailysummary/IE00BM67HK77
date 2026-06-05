--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c91a20d4c64f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358533c5a809436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c957e20c58540cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e55fd3d5264d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3561a9a62204f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c957e20c58540cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fabc3d76a2f41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e55fd3d5264d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Health Care UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>