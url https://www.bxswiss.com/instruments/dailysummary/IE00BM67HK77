--- v8 (2026-06-05)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358533c5a809436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e581ab55aa4c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e55fd3d5264d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606e300188b14802"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fabc3d76a2f41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e55fd3d5264d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4901474cec3445ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606e300188b14802" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Health Care UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>45,124</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>