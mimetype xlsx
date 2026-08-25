--- v9 (2026-08-05)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e581ab55aa4c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625f8f3de0814c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606e300188b14802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332734339eba461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4901474cec3445ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606e300188b14802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R477137ee6e714fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332734339eba461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Health Care UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>48,133</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,829</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>48,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>