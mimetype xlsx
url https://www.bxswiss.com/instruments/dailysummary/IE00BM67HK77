--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625f8f3de0814c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c703f032fb4b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332734339eba461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8300821b9a704ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R477137ee6e714fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332734339eba461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68ebcacd1544cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8300821b9a704ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Health Care UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>