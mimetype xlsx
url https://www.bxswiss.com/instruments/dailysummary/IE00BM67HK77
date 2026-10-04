--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c703f032fb4b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb586d84b83d94c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8300821b9a704ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d5dc5c137cf418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68ebcacd1544cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8300821b9a704ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fcc5c7df0484a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d5dc5c137cf418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Health Care UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>26.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,150</x:t>
-[...178 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,609</x:t>
-[...144 lines deleted...]
-          <x:t>49,549</x:t>
+          <x:t>50,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>