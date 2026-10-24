--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb586d84b83d94c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb681f4033110409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d5dc5c137cf418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5176d552b6894df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fcc5c7df0484a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d5dc5c137cf418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6253420c4d5c40f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5176d552b6894df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Health Care UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,609</x:t>
-[...21 lines deleted...]
-          <x:t>50,888</x:t>
+          <x:t>50,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,729</x:t>
-[...517 lines deleted...]
-          <x:t>50,307</x:t>
+          <x:t>51,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>