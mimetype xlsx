--- v4 (2026-03-31)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08408d0240cf42f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e098a3860d4aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d365261d12a40ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9923b1f2a180409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f93b821f19449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d365261d12a40ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e09ba8d01e4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9923b1f2a180409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Buyback Achievers UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLSNMW37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>54,709</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>54,511</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>