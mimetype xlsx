--- v5 (2026-04-26)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e098a3860d4aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2155e4c6a91e4e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9923b1f2a180409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae54d8cc2d54a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e09ba8d01e4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9923b1f2a180409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bffec24ce494802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae54d8cc2d54a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Buyback Achievers UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLSNMW37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>55,009</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,626</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>56,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>