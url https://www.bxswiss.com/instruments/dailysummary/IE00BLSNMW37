--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2155e4c6a91e4e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286da20290134619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae54d8cc2d54a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1a3df50eee459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bffec24ce494802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae54d8cc2d54a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a7c329dea7d4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1a3df50eee459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Buyback Achievers UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLSNMW37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>56,456</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,693</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>55,581</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,164</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>56,545</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>