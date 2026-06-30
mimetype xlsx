--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286da20290134619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a484b0784d2403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1a3df50eee459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0474d380d6124c5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a7c329dea7d4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1a3df50eee459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949ecff417714caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0474d380d6124c5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Buyback Achievers UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLSNMW37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>