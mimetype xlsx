--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a484b0784d2403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12ba81fe3534f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0474d380d6124c5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa94b2137b54975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949ecff417714caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0474d380d6124c5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5026f01d8ae741dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa94b2137b54975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Buyback Achievers UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLSNMW37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>58,047</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,476</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>57,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,088</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>57,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,755</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>