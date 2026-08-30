--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12ba81fe3534f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b5d22b78774e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa94b2137b54975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58452be68ec452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5026f01d8ae741dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa94b2137b54975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4fdb1a458a439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58452be68ec452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Buyback Achievers UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLSNMW37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>60,033</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>