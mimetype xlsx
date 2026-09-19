--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b5d22b78774e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7615f0632e9540ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58452be68ec452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8448ea8495cf41e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4fdb1a458a439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58452be68ec452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26afcfebae8c4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8448ea8495cf41e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Buyback Achievers UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLSNMW37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>61,903</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,384</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,224</x:t>
-[...252 lines deleted...]
-          <x:t>63,037</x:t>
+          <x:t>63,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>