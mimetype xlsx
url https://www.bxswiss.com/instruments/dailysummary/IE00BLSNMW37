--- v11 (2026-09-19)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7615f0632e9540ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12958e3f3c3342ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8448ea8495cf41e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48426f747c314c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26afcfebae8c4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8448ea8495cf41e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35878c72cdf94903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48426f747c314c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Buyback Achievers UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLSNMW37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>62,647</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,112</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>63,567</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,342</x:t>
-[...80 lines deleted...]
-          <x:t>62,859</x:t>
+          <x:t>63,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>