--- v5 (2026-03-22)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b10347c1ef4fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9027bd9f9d4430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72f919621ee4793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc0e4a273c54e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c61650419bc496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72f919621ee4793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f12fa026ba45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc0e4a273c54e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Environmental Impact 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPRR04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,920</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,966</x:t>
-[...549 lines deleted...]
-          <x:t>4,555</x:t>
+          <x:t>4,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>