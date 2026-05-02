--- v6 (2026-04-12)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9027bd9f9d4430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3880f30053ff49b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc0e4a273c54e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd310afe92fac4fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f12fa026ba45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc0e4a273c54e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94842c0561c046f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd310afe92fac4fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Environmental Impact 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPRR04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,650</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,661</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>