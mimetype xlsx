--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3880f30053ff49b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R993776c3ed6a4ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd310afe92fac4fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296bcde450114c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94842c0561c046f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd310afe92fac4fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f60f15ff1c842d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296bcde450114c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Environmental Impact 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPRR04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,392 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>4,913</x:t>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,907</x:t>
-[...107 lines deleted...]
-          <x:t>4,918</x:t>
+          <x:t>4,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,951</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,974</x:t>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>