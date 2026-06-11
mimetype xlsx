--- v8 (2026-05-22)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R993776c3ed6a4ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7d7bc3a9ec44ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296bcde450114c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a60b038c5f441d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f60f15ff1c842d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296bcde450114c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9914d27f383b4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a60b038c5f441d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Environmental Impact 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPRR04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,042</x:t>
-[...549 lines deleted...]
-          <x:t>5,089</x:t>
+          <x:t>5,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>