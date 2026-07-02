--- v9 (2026-06-11)
+++ v10 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7d7bc3a9ec44ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5cdbaf41a7c4698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a60b038c5f441d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866aafad063b4c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9914d27f383b4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a60b038c5f441d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc887defae25c4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866aafad063b4c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Environmental Impact 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPRR04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,178</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>5,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>15.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,191</x:t>
-[...377 lines deleted...]
-          <x:t>5,248</x:t>
+          <x:t>5,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,153</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>5,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>