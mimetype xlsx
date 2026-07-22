--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5cdbaf41a7c4698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73319d1007d49d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866aafad063b4c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref25bcde392b4fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc887defae25c4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866aafad063b4c51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc80808c98a2d4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref25bcde392b4fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Environmental Impact 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPRR04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,253</x:t>
-[...80 lines deleted...]
-          <x:t>5,248</x:t>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,153</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,171</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,083</x:t>
-[...6 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,121</x:t>
-[...4 lines deleted...]
-          <x:t>5,016</x:t>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,031</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>5,153</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>