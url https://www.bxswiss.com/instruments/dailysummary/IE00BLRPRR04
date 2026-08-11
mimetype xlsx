--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73319d1007d49d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43acf43a99ad4f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref25bcde392b4fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd1fe948b3b54928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc80808c98a2d4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref25bcde392b4fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28681cd034e448dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd1fe948b3b54928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Environmental Impact 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPRR04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,211</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,277</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>5,064</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>