--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43acf43a99ad4f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49412c0f6f2340fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd1fe948b3b54928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c091dc077084082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28681cd034e448dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd1fe948b3b54928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd16f8c016314c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c091dc077084082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Environmental Impact 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPRR04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,038</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,087</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>5,067</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,119</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>5,168</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,117</x:t>
-[...124 lines deleted...]
-          <x:t>5,152</x:t>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,107</x:t>
-[...139 lines deleted...]
-          <x:t>5,282</x:t>
+          <x:t>5,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>