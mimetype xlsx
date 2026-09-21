--- v13 (2026-08-31)
+++ v14 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49412c0f6f2340fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa2b296028a4960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c091dc077084082"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42cb27187ae49d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd16f8c016314c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c091dc077084082" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411a29190a034036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42cb27187ae49d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Environmental Impact 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPRR04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,105</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,087</x:t>
-[...318 lines deleted...]
-          <x:t>5,281</x:t>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,214</x:t>
-[...242 lines deleted...]
-          <x:t>5,195</x:t>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>