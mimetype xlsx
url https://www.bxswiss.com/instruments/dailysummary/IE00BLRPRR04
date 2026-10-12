--- v14 (2026-09-21)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa2b296028a4960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bcb0cea2b6463f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42cb27187ae49d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa76d0676dd4c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411a29190a034036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42cb27187ae49d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf89f1ad5a9c3461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa76d0676dd4c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Environmental Impact 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPRR04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,099</x:t>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>03.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,168</x:t>
-[...306 lines deleted...]
-          <x:t>5,139</x:t>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>