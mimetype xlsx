--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bcb0cea2b6463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a01ae20d2f49fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa76d0676dd4c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaab26ff0534486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf89f1ad5a9c3461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa76d0676dd4c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7ceca4783a4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaab26ff0534486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Environmental Impact 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPRR04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,173</x:t>
-[...26 lines deleted...]
-          <x:t>5,149</x:t>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,071</x:t>
-[...16 lines deleted...]
-          <x:t>5,108</x:t>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,084</x:t>
-[...485 lines deleted...]
-          <x:t>5,098</x:t>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>