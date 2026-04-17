--- v6 (2026-03-27)
+++ v7 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b191eaa3f7e4ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7d1e7580804634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd94a8c0279a042fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a20e96df4044bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0ef3b441364586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd94a8c0279a042fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbdd1f5569414af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a20e96df4044bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize - Sustainable Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPQH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,993</x:t>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,967</x:t>
-[...6 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,006</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>2,962</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,950</x:t>
-[...301 lines deleted...]
-          <x:t>2,923</x:t>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>