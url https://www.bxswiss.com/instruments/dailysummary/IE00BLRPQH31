--- v7 (2026-04-17)
+++ v8 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7d1e7580804634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5044a75a3e4e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a20e96df4044bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c1fe348368a40e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbdd1f5569414af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a20e96df4044bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806336b153334f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c1fe348368a40e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize - Sustainable Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPQH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,910</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,966</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>25.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,947</x:t>
-[...134 lines deleted...]
-          <x:t>3,008</x:t>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,975</x:t>
-[...151 lines deleted...]
-          <x:t>3,027</x:t>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,009</x:t>
-[...43 lines deleted...]
-          <x:t>3,039</x:t>
+          <x:t>2,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,003</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>3,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>