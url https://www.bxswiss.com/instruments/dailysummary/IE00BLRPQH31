--- v8 (2026-05-07)
+++ v9 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5044a75a3e4e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b645632cff4aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c1fe348368a40e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a858b475eb4e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806336b153334f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c1fe348368a40e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf9478ff46248fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a858b475eb4e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize - Sustainable Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPQH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,968</x:t>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,981</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>3,027</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,009</x:t>
-[...43 lines deleted...]
-          <x:t>3,039</x:t>
+          <x:t>2,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,003</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>3,058</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,052</x:t>
-[...124 lines deleted...]
-          <x:t>2,985</x:t>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,966</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>3,003</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>