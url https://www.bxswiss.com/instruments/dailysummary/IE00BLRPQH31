--- v9 (2026-05-27)
+++ v10 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b645632cff4aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734a7037a1734e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a858b475eb4e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d96a58b1ded4492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf9478ff46248fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a858b475eb4e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd96586d9d04cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d96a58b1ded4492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize - Sustainable Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPQH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,981</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,972</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>3,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,992</x:t>
-[...16 lines deleted...]
-          <x:t>2,988</x:t>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,961</x:t>
-[...463 lines deleted...]
-          <x:t>2,955</x:t>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>