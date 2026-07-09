--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734a7037a1734e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9077c0a0793c4206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d96a58b1ded4492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b773d8018bb49bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd96586d9d04cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d96a58b1ded4492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0250145b004158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b773d8018bb49bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize - Sustainable Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPQH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,873</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,908</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,003</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,949</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>29.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,001</x:t>
-[...286 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,038</x:t>
-[...90 lines deleted...]
-          <x:t>3,026</x:t>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>