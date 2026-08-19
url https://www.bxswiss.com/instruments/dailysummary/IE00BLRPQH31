--- v11 (2026-07-09)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9077c0a0793c4206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2bf5f5b3814016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b773d8018bb49bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb93f598fc68a4b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0250145b004158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b773d8018bb49bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64305a629e2c4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb93f598fc68a4b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize - Sustainable Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPQH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>3,023</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,019</x:t>
-[...11 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>3,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,139</x:t>
-[...16 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,137</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>3,131</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>3,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>