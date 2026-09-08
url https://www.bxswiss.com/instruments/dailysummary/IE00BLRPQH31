--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2bf5f5b3814016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189cc389bbcd4133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb93f598fc68a4b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R375f344e84794358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64305a629e2c4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb93f598fc68a4b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0b059074d0d4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R375f344e84794358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize - Sustainable Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPQH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,118</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,094</x:t>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,127</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>3,099</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,179</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,165</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,127</x:t>
-[...75 lines deleted...]
-          <x:t>3,229</x:t>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,192</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>3,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>