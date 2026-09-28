--- v13 (2026-09-08)
+++ v14 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189cc389bbcd4133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c62d15b10ee468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R375f344e84794358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de719a513a5400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0b059074d0d4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R375f344e84794358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b1edc3bee34e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de719a513a5400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize - Sustainable Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPQH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,192</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,207</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,194</x:t>
-[...11 lines deleted...]
-          <x:t>3,202</x:t>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,180</x:t>
-[...124 lines deleted...]
-          <x:t>3,166</x:t>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,120</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>3,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>