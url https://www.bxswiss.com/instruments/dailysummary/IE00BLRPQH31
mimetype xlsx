--- v14 (2026-09-28)
+++ v15 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c62d15b10ee468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66064f9029b44b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de719a513a5400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff25b5e3f95c4e3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b1edc3bee34e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de719a513a5400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd73fc728a124fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff25b5e3f95c4e3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize - Sustainable Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPQH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,199</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,173</x:t>
-[...264 lines deleted...]
-          <x:t>3,119</x:t>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,174</x:t>
-[...43 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,109</x:t>
-[...92 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,128</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>3,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>