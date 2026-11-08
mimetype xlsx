--- v15 (2026-10-18)
+++ v16 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66064f9029b44b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae6f968f5ce4126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff25b5e3f95c4e3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206fcb4382114c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd73fc728a124fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff25b5e3f95c4e3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72b4a642ad0e40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206fcb4382114c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize - Sustainable Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRPQH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,156</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>3,171</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,127</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>3,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,003</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>3,112</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>3,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>