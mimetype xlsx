--- v11 (2026-09-10)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbd8560bfeb402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2e67911e494e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f1c6d973ee14a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcb97e8eb15490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc244c3ca804b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f1c6d973ee14a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86bf6b9ad8ef43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcb97e8eb15490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRB0242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>20,005</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,804</x:t>
-[...249 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,534</x:t>
-[...117 lines deleted...]
-          <x:t>19,819</x:t>
+          <x:t>19,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>