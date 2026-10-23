--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2e67911e494e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13a38091c9640b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcb97e8eb15490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8fe95b5f2c4d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86bf6b9ad8ef43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcb97e8eb15490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea48fa3f440641f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8fe95b5f2c4d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRB0242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,534</x:t>
-[...242 lines deleted...]
-          <x:t>19,384</x:t>
+          <x:t>19,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,222</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>17.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,629</x:t>
-[...134 lines deleted...]
-          <x:t>19,350</x:t>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,037</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>19,523</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>