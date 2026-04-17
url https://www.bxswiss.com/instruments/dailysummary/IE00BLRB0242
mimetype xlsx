--- v4 (2026-03-27)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c413e82cabb4aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550f4494ac4c401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f393f4dbfe6480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recac740028604d26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c492f3545b44d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f393f4dbfe6480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6e38c155444c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recac740028604d26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRB0242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,131</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>19,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,505</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>