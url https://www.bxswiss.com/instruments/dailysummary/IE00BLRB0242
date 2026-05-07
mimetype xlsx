--- v5 (2026-04-17)
+++ v6 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550f4494ac4c401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a698aa1394d4b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recac740028604d26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce9ddc34e6a46e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6e38c155444c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recac740028604d26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re276333cd7544e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce9ddc34e6a46e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRB0242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>