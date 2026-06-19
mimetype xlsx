--- v6 (2026-05-07)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a698aa1394d4b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d2a06e6da74940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce9ddc34e6a46e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R059fe2ef09664e07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re276333cd7544e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce9ddc34e6a46e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9e261168514c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R059fe2ef09664e07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRB0242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...446 lines deleted...]
-          <x:t>21,921</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,961</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>23,006</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>