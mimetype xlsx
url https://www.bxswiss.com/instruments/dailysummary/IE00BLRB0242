--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d2a06e6da74940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc14e8c9ff0641ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R059fe2ef09664e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c6936d808e451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9e261168514c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R059fe2ef09664e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4730f1cc7dcf4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c6936d808e451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRB0242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>