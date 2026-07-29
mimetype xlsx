--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc14e8c9ff0641ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89f31983f224d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c6936d808e451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c759838833f4df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4730f1cc7dcf4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c6936d808e451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826dd8e3d9284e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c759838833f4df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRB0242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>