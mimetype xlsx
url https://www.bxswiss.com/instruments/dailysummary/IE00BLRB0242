--- v9 (2026-07-29)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89f31983f224d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ec473e819d460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c759838833f4df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5dbea138c4e4148"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826dd8e3d9284e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c759838833f4df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf112bfa0a5624a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5dbea138c4e4148" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRB0242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>20,710</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>20,672</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>19,202</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>