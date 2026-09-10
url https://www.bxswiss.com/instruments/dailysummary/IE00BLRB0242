--- v10 (2026-08-19)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ec473e819d460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbd8560bfeb402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5dbea138c4e4148"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f1c6d973ee14a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf112bfa0a5624a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5dbea138c4e4148" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc244c3ca804b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f1c6d973ee14a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLRB0242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>20,289</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,148</x:t>
-[...188 lines deleted...]
-          <x:t>20,134</x:t>
+          <x:t>19,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>