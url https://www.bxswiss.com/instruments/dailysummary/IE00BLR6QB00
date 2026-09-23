--- v11 (2026-09-02)
+++ v12 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c56ce86603e4966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c461b6acabf4b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e02a4949a2432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910988404159499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0f94b935e9a48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e02a4949a2432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b234501cc6a4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910988404159499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Telemedicine &amp; Digital Health UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6QB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>7,981</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,731</x:t>
-[...92 lines deleted...]
-          <x:t>7,880</x:t>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,821</x:t>
-[...355 lines deleted...]
-          <x:t>7,922</x:t>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>