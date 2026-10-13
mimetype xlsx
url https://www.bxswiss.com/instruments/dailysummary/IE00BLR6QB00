--- v12 (2026-09-23)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c461b6acabf4b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43182c06cd3f43ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910988404159499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01562efd3dbf4f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b234501cc6a4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910988404159499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4629d6fbef744fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01562efd3dbf4f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Telemedicine &amp; Digital Health UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6QB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>8,049</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,978</x:t>
-[...426 lines deleted...]
-          <x:t>8,218</x:t>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...73 lines deleted...]
-          <x:t>8,138</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>