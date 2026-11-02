--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43182c06cd3f43ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66ed670c45e4886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01562efd3dbf4f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74fb3123123b48f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4629d6fbef744fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01562efd3dbf4f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1183358b3c404d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74fb3123123b48f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Telemedicine &amp; Digital Health UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6QB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>8,054</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>8,365</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,343</x:t>
-[...43 lines deleted...]
-          <x:t>8,567</x:t>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,560</x:t>
-[...215 lines deleted...]
-          <x:t>8,479</x:t>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>