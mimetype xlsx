--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21eaa8f1dce4fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a841ed183546b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc25e43caaafc487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f03d9500474a49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fce819fc0124e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc25e43caaafc487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb7f34aa8814c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f03d9500474a49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Telemedicine &amp; Digital Health UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6QB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>6,136</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,219</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>12.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,195</x:t>
-[...43 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,141</x:t>
-[...171 lines deleted...]
-          <x:t>6,067</x:t>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>