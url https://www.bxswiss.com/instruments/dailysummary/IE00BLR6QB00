--- v5 (2026-04-14)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a841ed183546b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105c671782e64f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f03d9500474a49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60137d2bbc8445c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb7f34aa8814c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f03d9500474a49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd55cf160cbe497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60137d2bbc8445c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Telemedicine &amp; Digital Health UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6QB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,141</x:t>
-[...48 lines deleted...]
-          <x:t>6,195</x:t>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,057</x:t>
-[...16 lines deleted...]
-          <x:t>6,085</x:t>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,186</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>6,096</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,899</x:t>
-[...183 lines deleted...]
-          <x:t>6,137</x:t>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,011</x:t>
-[...53 lines deleted...]
-          <x:t>5,946</x:t>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>