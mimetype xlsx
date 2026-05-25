--- v6 (2026-05-04)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105c671782e64f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade3edc51cf446cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60137d2bbc8445c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149e476eb6034ebd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd55cf160cbe497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60137d2bbc8445c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7fd067d0848481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149e476eb6034ebd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Telemedicine &amp; Digital Health UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6QB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,072</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>5,997</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,132</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>6,372</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,326</x:t>
-[...242 lines deleted...]
-          <x:t>6,191</x:t>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>