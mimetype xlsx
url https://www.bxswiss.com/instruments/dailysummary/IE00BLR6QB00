--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade3edc51cf446cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8547ccb64946ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149e476eb6034ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7104af1a6c47a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7fd067d0848481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149e476eb6034ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999d39d1b51c42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7104af1a6c47a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Telemedicine &amp; Digital Health UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6QB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,161</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,329</x:t>
-[...75 lines deleted...]
-          <x:t>6,188</x:t>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,146</x:t>
-[...382 lines deleted...]
-          <x:t>6,199</x:t>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>