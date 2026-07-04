--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8547ccb64946ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9defe928655f4bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7104af1a6c47a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9325404d1c45f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999d39d1b51c42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7104af1a6c47a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eee550174f141c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9325404d1c45f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Telemedicine &amp; Digital Health UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6QB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>