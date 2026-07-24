--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9defe928655f4bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f9cc0aa86345fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9325404d1c45f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c5d0ea0fe04ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eee550174f141c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9325404d1c45f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc377891294804d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c5d0ea0fe04ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Telemedicine &amp; Digital Health UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6QB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>6,659</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,652</x:t>
-[...43 lines deleted...]
-          <x:t>6,693</x:t>
+          <x:t>6,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,623</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>6,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,921</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>