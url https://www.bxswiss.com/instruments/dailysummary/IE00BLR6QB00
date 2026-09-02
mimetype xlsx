--- v10 (2026-07-24)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f9cc0aa86345fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c56ce86603e4966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c5d0ea0fe04ad9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e02a4949a2432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc377891294804d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c5d0ea0fe04ad9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0f94b935e9a48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e02a4949a2432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Telemedicine &amp; Digital Health UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6QB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,716</x:t>
-[...16 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,677</x:t>
-[...48 lines deleted...]
-          <x:t>7,778</x:t>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,686</x:t>
-[...328 lines deleted...]
-          <x:t>7,434</x:t>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>