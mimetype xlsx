--- v14 (2026-09-15)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14515fcad90a46c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ea2d95f11749c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58426256de61491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23b050eb54464b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49f52ad42a04568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58426256de61491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a2638ac3d9f45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23b050eb54464b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Video Games &amp; Esports UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6Q544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>