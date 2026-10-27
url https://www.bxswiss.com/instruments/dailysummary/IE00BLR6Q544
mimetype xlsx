--- v15 (2026-10-06)
+++ v16 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ea2d95f11749c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdabe040b664768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23b050eb54464b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3f4aa790434c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a2638ac3d9f45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23b050eb54464b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6950bbf9e6cb467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3f4aa790434c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Video Games &amp; Esports UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6Q544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>10,492</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,673</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>10,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>10,737</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,702</x:t>
-[...220 lines deleted...]
-          <x:t>10,887</x:t>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>