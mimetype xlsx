--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dbba80661ab4d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa96365a944f4d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354b21be05bf4745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aed3fb1ce8c4a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba01db459ba04d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354b21be05bf4745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc7792e0c8847dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aed3fb1ce8c4a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Video Games &amp; Esports UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6Q544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,270</x:t>
-[...26 lines deleted...]
-          <x:t>10,256</x:t>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,237</x:t>
-[...485 lines deleted...]
-          <x:t>10,081</x:t>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>