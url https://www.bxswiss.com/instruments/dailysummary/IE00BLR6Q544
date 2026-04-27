--- v7 (2026-04-05)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa96365a944f4d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb18c180bad40df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aed3fb1ce8c4a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d3f436399346f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc7792e0c8847dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aed3fb1ce8c4a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57045d15d17e41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d3f436399346f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Video Games &amp; Esports UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6Q544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>10,015</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,713</x:t>
-[...70 lines deleted...]
-          <x:t>10,059</x:t>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,083</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>9,868</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>