--- v8 (2026-04-27)
+++ v9 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb18c180bad40df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d73833cc994746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d3f436399346f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf16a4aa7fb7c4cc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57045d15d17e41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d3f436399346f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e0cdd1442384682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf16a4aa7fb7c4cc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Video Games &amp; Esports UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6Q544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>9,938</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,897</x:t>
-[...80 lines deleted...]
-          <x:t>9,729</x:t>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,826</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>9,866</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,847</x:t>
-[...11 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>9,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,977</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>10,068</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>