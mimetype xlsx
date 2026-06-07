--- v9 (2026-05-18)
+++ v10 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d73833cc994746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663780684347453c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf16a4aa7fb7c4cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d1314efa194a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e0cdd1442384682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf16a4aa7fb7c4cc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b8c34f3a34473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d1314efa194a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Video Games &amp; Esports UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6Q544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>