--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663780684347453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002f0ef6a99a4b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d1314efa194a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d1e74797df48eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b8c34f3a34473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d1314efa194a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e0f9e7e9d34198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d1e74797df48eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Video Games &amp; Esports UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6Q544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>9,562</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>9,702</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,561</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>9,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>