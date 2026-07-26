--- v11 (2026-06-27)
+++ v12 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002f0ef6a99a4b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d9039ac67a457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d1e74797df48eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9baf85d12440f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e0f9e7e9d34198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d1e74797df48eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5cf967c0384c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9baf85d12440f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Video Games &amp; Esports UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6Q544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>9,657</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,623</x:t>
-[...6 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,633</x:t>
-[...80 lines deleted...]
-          <x:t>9,928</x:t>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,800</x:t>
-[...6 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,652</x:t>
-[...441 lines deleted...]
-          <x:t>9,193</x:t>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>