--- v12 (2026-07-26)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d9039ac67a457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd844361e744787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9baf85d12440f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb3864849934f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5cf967c0384c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9baf85d12440f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54c97901a8241df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb3864849934f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Video Games &amp; Esports UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6Q544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>9,612</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>