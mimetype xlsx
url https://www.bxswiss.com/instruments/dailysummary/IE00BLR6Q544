--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd844361e744787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14515fcad90a46c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb3864849934f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58426256de61491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54c97901a8241df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb3864849934f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49f52ad42a04568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58426256de61491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Video Games &amp; Esports UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLR6Q544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,672</x:t>
-[...31 lines deleted...]
-          <x:t>10,502</x:t>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,542</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>