--- v4 (2026-03-27)
+++ v5 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76bf966bdfcb4ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172d4b7a425147f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53f8d6557b2649e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51eac44391964a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f048d2b5f6e4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53f8d6557b2649e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f0e7920b734488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51eac44391964a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLPK3577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>