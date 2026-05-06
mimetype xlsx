--- v5 (2026-04-16)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172d4b7a425147f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc9705b98ee418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51eac44391964a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re97d748fd57644da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f0e7920b734488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51eac44391964a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1454db32d71a4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re97d748fd57644da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLPK3577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>20,773</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,342</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...408 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,817</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>