--- v6 (2026-05-06)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc9705b98ee418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ab5863589345da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re97d748fd57644da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce08fbe5c2ed438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1454db32d71a4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re97d748fd57644da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8a83c90dce4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce08fbe5c2ed438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLPK3577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>