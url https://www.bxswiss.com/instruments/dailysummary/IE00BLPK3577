--- v7 (2026-05-27)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ab5863589345da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b62f94213e4156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce08fbe5c2ed438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe5fb41f713410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8a83c90dce4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce08fbe5c2ed438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9908ed8970494ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe5fb41f713410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLPK3577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>