--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b62f94213e4156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc107817d07c470e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe5fb41f713410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf5883b4f8f4610"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9908ed8970494ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe5fb41f713410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff9e38bd14e4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf5883b4f8f4610" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLPK3577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>