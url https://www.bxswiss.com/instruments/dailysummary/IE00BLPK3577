--- v9 (2026-07-09)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc107817d07c470e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re356117536174e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf5883b4f8f4610"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff61b524365c45f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff9e38bd14e4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf5883b4f8f4610" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04cf0f1c370b4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff61b524365c45f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLPK3577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>29,791</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>