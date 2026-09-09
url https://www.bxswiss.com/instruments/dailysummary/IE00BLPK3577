--- v10 (2026-08-19)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re356117536174e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b8b580f03d472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff61b524365c45f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c3b717a85b743e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04cf0f1c370b4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff61b524365c45f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b520d316773429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c3b717a85b743e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLPK3577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,625</x:t>
+          <x:t>33,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,596</x:t>
-[...60 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,759</x:t>
+          <x:t>33,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,469</x:t>
-[...60 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>32,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,724</x:t>
+          <x:t>32,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,181</x:t>
-[...6 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>31,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,535</x:t>
+          <x:t>31,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,515</x:t>
-[...296 lines deleted...]
-          <x:t>32,741</x:t>
+          <x:t>30,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>