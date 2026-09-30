--- v11 (2026-09-09)
+++ v12 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b8b580f03d472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58da6e2330c4d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c3b717a85b743e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89d6df0e8434261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b520d316773429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c3b717a85b743e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc93d5f626364080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89d6df0e8434261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLPK3577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>