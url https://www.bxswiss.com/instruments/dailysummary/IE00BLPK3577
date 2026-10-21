--- v12 (2026-09-30)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58da6e2330c4d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d91ff3c87f4e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89d6df0e8434261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e814ee48d6d4332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc93d5f626364080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89d6df0e8434261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46559cf35e14de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e814ee48d6d4332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLPK3577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,116</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,229</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>