--- v5 (2026-03-12)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7db183d88b46e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbdfab6af06e46a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fcd27c1a0e407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14fa29f8d7b4aa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc064cc159bab457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fcd27c1a0e407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f0076f0f794850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14fa29f8d7b4aa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLNMYC90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>86,885</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,243</x:t>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>