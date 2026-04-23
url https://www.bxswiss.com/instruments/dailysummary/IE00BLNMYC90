--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbdfab6af06e46a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24ce792efad47ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14fa29f8d7b4aa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8974890147ae43c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f0076f0f794850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14fa29f8d7b4aa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30369f00bd7c424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8974890147ae43c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLNMYC90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>84,425</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,184</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,757</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>