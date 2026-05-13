--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24ce792efad47ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ef9a13eeff484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8974890147ae43c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca7e441558ff475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30369f00bd7c424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8974890147ae43c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f021b584d044b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca7e441558ff475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLNMYC90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>