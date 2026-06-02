--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ef9a13eeff484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4722dda2a4de454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca7e441558ff475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac39171b66e4aea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f021b584d044b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca7e441558ff475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33a2a66c449a4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac39171b66e4aea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLNMYC90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>