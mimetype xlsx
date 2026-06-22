--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4722dda2a4de454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82cdf04dca12411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac39171b66e4aea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515bb0f1b4ad482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33a2a66c449a4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac39171b66e4aea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d1ac2ff5c14363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515bb0f1b4ad482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLNMYC90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>