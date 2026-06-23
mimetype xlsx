--- v10 (2026-06-22)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82cdf04dca12411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R745fa910d0454b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515bb0f1b4ad482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95db6181e88347eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d1ac2ff5c14363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515bb0f1b4ad482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334cdcacdb6b4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95db6181e88347eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLNMYC90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>