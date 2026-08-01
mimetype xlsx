--- v11 (2026-06-23)
+++ v12 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R745fa910d0454b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438b7899495346a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95db6181e88347eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb91a2ac5dd4c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334cdcacdb6b4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95db6181e88347eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd941774be28f4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb91a2ac5dd4c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLNMYC90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>94,538</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>