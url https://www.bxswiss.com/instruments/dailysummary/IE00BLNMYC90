--- v12 (2026-08-01)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438b7899495346a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9da4aeae524b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb91a2ac5dd4c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12359209b28848ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd941774be28f4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb91a2ac5dd4c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54083155b21342e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12359209b28848ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLNMYC90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,400</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,774</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>96,973</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,926</x:t>
-[...355 lines deleted...]
-          <x:t>96,531</x:t>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>