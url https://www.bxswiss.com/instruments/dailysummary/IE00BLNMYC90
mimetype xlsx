--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9da4aeae524b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43715dd1fc234314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12359209b28848ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2939a91b3aee4231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54083155b21342e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12359209b28848ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91bd7039abb0475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2939a91b3aee4231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLNMYC90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>98,190</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,152</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>99,702</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,801</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>99,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>