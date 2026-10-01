--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43715dd1fc234314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42dd5010ff745f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2939a91b3aee4231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d115f520334f57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91bd7039abb0475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2939a91b3aee4231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16c08d63b50e4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d115f520334f57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLNMYC90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>