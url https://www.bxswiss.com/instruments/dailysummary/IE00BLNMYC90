--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42dd5010ff745f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0bf2ed05b74cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d115f520334f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618d51daa0174364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16c08d63b50e4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d115f520334f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7888aaef1d4745eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618d51daa0174364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLNMYC90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>98,350</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...478 lines deleted...]
-          <x:t>97,625</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>