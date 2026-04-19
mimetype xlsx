--- v6 (2026-03-30)
+++ v7 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e021b03490450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d0cdc8f8e64f9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33268cd8c39b4b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67043c37c7044467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf39da04c93f54a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33268cd8c39b4b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02916a19e0094236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67043c37c7044467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Fintech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJZ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,038</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,683</x:t>
-[...48 lines deleted...]
-          <x:t>6,018</x:t>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,013</x:t>
-[...141 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,087</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>5,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>