--- v7 (2026-04-19)
+++ v8 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d0cdc8f8e64f9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3c32d5ab3449a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67043c37c7044467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104d5ad5f3b34210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02916a19e0094236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67043c37c7044467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3cd7be0f73b49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104d5ad5f3b34210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Fintech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJZ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>6,114</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,995</x:t>
-[...11 lines deleted...]
-          <x:t>5,833</x:t>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,158</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>6,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>