--- v8 (2026-05-09)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3c32d5ab3449a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c032d98bc9b4e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104d5ad5f3b34210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5e952a17894c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3cd7be0f73b49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104d5ad5f3b34210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3944bb6646406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5e952a17894c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Fintech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJZ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,853</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>6,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,385</x:t>
-[...382 lines deleted...]
-          <x:t>6,253</x:t>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>