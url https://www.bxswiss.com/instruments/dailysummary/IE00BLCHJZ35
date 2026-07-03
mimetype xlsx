--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c032d98bc9b4e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff56b53b34bc4fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5e952a17894c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf42d09969ce4761"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3944bb6646406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5e952a17894c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3c3d2a1bab420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf42d09969ce4761" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Fintech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJZ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,310</x:t>
-[...576 lines deleted...]
-          <x:t>6,101</x:t>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>