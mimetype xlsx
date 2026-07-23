--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff56b53b34bc4fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418b9937a5734705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf42d09969ce4761"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd18703d26caa4117"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3c3d2a1bab420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf42d09969ce4761" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd9c0b61e87a4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd18703d26caa4117" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Fintech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJZ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,571</x:t>
-[...16 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>6,253</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,181</x:t>
-[...205 lines deleted...]
-          <x:t>6,374</x:t>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,131</x:t>
-[...58 lines deleted...]
-          <x:t>6,478</x:t>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>