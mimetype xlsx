--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418b9937a5734705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra225fb3100714773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd18703d26caa4117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11f2f9f15dc54233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd9c0b61e87a4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd18703d26caa4117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92922cdaa610428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11f2f9f15dc54233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Fintech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJZ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,438</x:t>
-[...21 lines deleted...]
-          <x:t>6,374</x:t>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,131</x:t>
-[...43 lines deleted...]
-          <x:t>6,425</x:t>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,343</x:t>
-[...382 lines deleted...]
-          <x:t>6,599</x:t>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>