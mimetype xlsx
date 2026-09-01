--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra225fb3100714773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31207849ca9b47a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11f2f9f15dc54233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67dd515dc624e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92922cdaa610428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11f2f9f15dc54233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e927407f2f04302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67dd515dc624e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Fintech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJZ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,657</x:t>
-[...345 lines deleted...]
-          <x:t>6,730</x:t>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,600</x:t>
-[...139 lines deleted...]
-          <x:t>6,668</x:t>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>