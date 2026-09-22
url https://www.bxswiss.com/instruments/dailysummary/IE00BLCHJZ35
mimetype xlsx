--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31207849ca9b47a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc160e4552a584471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67dd515dc624e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R226d4b3ee0ee4093"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e927407f2f04302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67dd515dc624e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55f42c0f5854ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R226d4b3ee0ee4093" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Fintech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJZ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>6,730</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,600</x:t>
-[...134 lines deleted...]
-          <x:t>6,636</x:t>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,719</x:t>
-[...4 lines deleted...]
-          <x:t>6,562</x:t>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,578</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>6,843</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>