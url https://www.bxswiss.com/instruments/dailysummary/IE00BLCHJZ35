--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc160e4552a584471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red1445fc3c194efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R226d4b3ee0ee4093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22352d2d94db4f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55f42c0f5854ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R226d4b3ee0ee4093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff3e0f94f824e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22352d2d94db4f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Fintech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJZ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,855</x:t>
-[...360 lines deleted...]
-          <x:t>6,728</x:t>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>