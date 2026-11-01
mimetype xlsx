--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red1445fc3c194efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7c4064ea4a4091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22352d2d94db4f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d4c55bc70b4f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff3e0f94f824e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22352d2d94db4f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc42f07d89a4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d4c55bc70b4f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Fintech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJZ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>6,538</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>6,682</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,557</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>6,676</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>6,481</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,492</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>30.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,738</x:t>
-[...198 lines deleted...]
-          <x:t>6,508</x:t>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>