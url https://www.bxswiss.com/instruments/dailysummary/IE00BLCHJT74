--- v6 (2026-03-17)
+++ v7 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa5998f38bf41c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058c2e23f50344b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a8e4ecc56c244ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566c69e382424b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R025d5e5fbbb649a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a8e4ecc56c244ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5dd8dbcd1c745ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566c69e382424b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Internet of Things UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJT74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>11,696</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,841</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>11,839</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,497</x:t>
-[...53 lines deleted...]
-          <x:t>11,473</x:t>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,644</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>11,647</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>