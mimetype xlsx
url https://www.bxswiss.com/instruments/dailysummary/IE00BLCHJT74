--- v7 (2026-04-06)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058c2e23f50344b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7431f0467b74b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566c69e382424b15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re765128c36e24134"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5dd8dbcd1c745ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566c69e382424b15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aa180dfa01b4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re765128c36e24134" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Internet of Things UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJT74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>11,473</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,644</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>11,687</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,457</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>11,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,402</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>