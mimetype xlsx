--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7431f0467b74b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cfa99403984906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re765128c36e24134"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2936a8f760b44fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aa180dfa01b4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re765128c36e24134" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d1a0e29a1a49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2936a8f760b44fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Internet of Things UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJT74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>