--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cfa99403984906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776575f3cd284308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2936a8f760b44fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1aa8fbaf580408d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d1a0e29a1a49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2936a8f760b44fb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red3d2e777b4845d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1aa8fbaf580408d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Internet of Things UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJT74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>