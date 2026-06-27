--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776575f3cd284308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3463c7f3954caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1aa8fbaf580408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3668b5ab975042b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red3d2e777b4845d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1aa8fbaf580408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1860598b51eb4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3668b5ab975042b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Internet of Things UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJT74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>