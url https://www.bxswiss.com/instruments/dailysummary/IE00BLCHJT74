--- v11 (2026-06-27)
+++ v12 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3463c7f3954caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79133ec5556d4443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3668b5ab975042b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71539c90aa254578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1860598b51eb4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3668b5ab975042b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6cf2b7ad054499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71539c90aa254578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Internet of Things UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJT74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>16,075</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,625</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>15,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>15,348</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,200</x:t>
-[...296 lines deleted...]
-          <x:t>15,052</x:t>
+          <x:t>15,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>