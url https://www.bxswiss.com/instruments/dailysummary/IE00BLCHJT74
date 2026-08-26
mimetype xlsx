--- v12 (2026-07-28)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79133ec5556d4443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e17fb7923234cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71539c90aa254578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5531d84ef304cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6cf2b7ad054499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71539c90aa254578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5771beb7b04f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5531d84ef304cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Internet of Things UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJT74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>14,938</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>15,811</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,146</x:t>
-[...249 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,641</x:t>
-[...198 lines deleted...]
-          <x:t>14,241</x:t>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>