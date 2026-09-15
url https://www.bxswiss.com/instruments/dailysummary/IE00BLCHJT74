--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e17fb7923234cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeade268ffd64c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5531d84ef304cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91aa47c4c0e0445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5771beb7b04f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5531d84ef304cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8103cb946c514508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91aa47c4c0e0445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Internet of Things UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJT74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>15,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,324</x:t>
-[...226 lines deleted...]
-        <x:is>
           <x:t>15,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,144</x:t>
-[...75 lines deleted...]
-          <x:t>14,641</x:t>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,695</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>14,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>