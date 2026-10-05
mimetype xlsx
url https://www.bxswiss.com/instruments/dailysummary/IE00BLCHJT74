--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeade268ffd64c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec5f25d01954fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91aa47c4c0e0445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f305d7780424e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8103cb946c514508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91aa47c4c0e0445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5800899d69a343d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f305d7780424e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Internet of Things UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJT74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,144</x:t>
-[...75 lines deleted...]
-          <x:t>14,641</x:t>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>14,669</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>