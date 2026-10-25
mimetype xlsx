--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec5f25d01954fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c62838845ec483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f305d7780424e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7805440b6cf443ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5800899d69a343d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f305d7780424e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750f17585a7c418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7805440b6cf443ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Internet of Things UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJT74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>15,040</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,934</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>16,243</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>