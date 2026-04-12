--- v5 (2026-03-22)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R090f3ae9f7fa49dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7340ef1fec464873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6075e81af6044718"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f253e6147e149e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3403c60c2439495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6075e81af6044718" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7601919bd3e94854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f253e6147e149e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Lithium &amp; Battery Tech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJN13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>