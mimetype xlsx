--- v6 (2026-04-12)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7340ef1fec464873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd74acbba89846c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f253e6147e149e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33fa7fe1fc374e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7601919bd3e94854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f253e6147e149e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8e88e86a934f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33fa7fe1fc374e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Lithium &amp; Battery Tech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJN13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>