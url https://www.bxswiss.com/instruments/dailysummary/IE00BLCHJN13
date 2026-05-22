--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd74acbba89846c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9c34a9ee244d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33fa7fe1fc374e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8318da9c0d2e4654"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8e88e86a934f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33fa7fe1fc374e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f31332f49f744cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8318da9c0d2e4654" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Lithium &amp; Battery Tech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJN13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>