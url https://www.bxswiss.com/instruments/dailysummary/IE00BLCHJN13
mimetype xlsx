--- v8 (2026-05-22)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9c34a9ee244d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe62c8b7d5643ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8318da9c0d2e4654"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8550e5a1129b44b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f31332f49f744cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8318da9c0d2e4654" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc156e3bb402945da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8550e5a1129b44b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Lithium &amp; Battery Tech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJN13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>11,648</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,701</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>11,932</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>