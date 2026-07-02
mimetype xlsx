--- v9 (2026-06-11)
+++ v10 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe62c8b7d5643ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38313875855d40d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8550e5a1129b44b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31343119bca45dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc156e3bb402945da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8550e5a1129b44b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref61d54241d347c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31343119bca45dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Lithium &amp; Battery Tech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJN13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>11,889</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>11,481</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>11,317</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>