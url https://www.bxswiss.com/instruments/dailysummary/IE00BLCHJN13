--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38313875855d40d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108c73b919fb4128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31343119bca45dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2def4dbf25f7428d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref61d54241d347c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31343119bca45dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24a44ada3df497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2def4dbf25f7428d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Lithium &amp; Battery Tech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJN13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>11,958</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,950</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>11,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,596</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>