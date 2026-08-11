--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108c73b919fb4128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b9cf279447406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2def4dbf25f7428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1caa97f4c0c3414f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24a44ada3df497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2def4dbf25f7428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a15b9f35ec432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1caa97f4c0c3414f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Lithium &amp; Battery Tech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJN13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>