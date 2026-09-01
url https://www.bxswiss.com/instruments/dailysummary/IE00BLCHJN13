--- v12 (2026-08-11)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b9cf279447406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e05899ea476413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1caa97f4c0c3414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd870e177c75c45c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a15b9f35ec432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1caa97f4c0c3414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a49c04975f04621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd870e177c75c45c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Lithium &amp; Battery Tech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJN13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>