--- v13 (2026-09-01)
+++ v14 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e05899ea476413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81591d18f29243b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd870e177c75c45c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ef9fa85bb9424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a49c04975f04621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd870e177c75c45c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c29f60452146a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ef9fa85bb9424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Lithium &amp; Battery Tech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJN13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>10,762</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,756</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>10,658</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,533</x:t>
-[...193 lines deleted...]
-          <x:t>11,071</x:t>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>