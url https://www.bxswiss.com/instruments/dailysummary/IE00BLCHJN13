--- v14 (2026-09-21)
+++ v15 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81591d18f29243b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f2c01222ae4cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ef9fa85bb9424f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6dcebd436d54075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c29f60452146a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ef9fa85bb9424f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f9fc986e3b40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6dcebd436d54075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Lithium &amp; Battery Tech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJN13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>