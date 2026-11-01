--- v15 (2026-10-11)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f2c01222ae4cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b59abbe35c4a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6dcebd436d54075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba928a9ce45e4b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f9fc986e3b40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6dcebd436d54075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783e97c0b13a4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba928a9ce45e4b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Lithium &amp; Battery Tech UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJN13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,192</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>10,352</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>