--- v4 (2026-03-14)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af431a20d374071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67f0f8bed294f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b950af82e6f4655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff003ce27eeb4cc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10fdcd917012432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b950af82e6f4655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re146d55955fb4dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff003ce27eeb4cc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Renewable Energy Producers UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,111</x:t>
-[...198 lines deleted...]
-          <x:t>10,071</x:t>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>