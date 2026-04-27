--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67f0f8bed294f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf222c185825e4d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff003ce27eeb4cc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad617d6cd09c473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re146d55955fb4dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff003ce27eeb4cc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda93fd5cacc34d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad617d6cd09c473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Renewable Energy Producers UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>