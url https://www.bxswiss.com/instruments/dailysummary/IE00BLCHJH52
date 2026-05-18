--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf222c185825e4d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6f63deeafd4bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad617d6cd09c473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R270a09b213314693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda93fd5cacc34d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad617d6cd09c473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2becdd033d8844e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R270a09b213314693" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Renewable Energy Producers UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>11,002</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,942</x:t>
-[...16 lines deleted...]
-          <x:t>10,939</x:t>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,922</x:t>
-[...173 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,096</x:t>
-[...36 lines deleted...]
-          <x:t>10,977</x:t>
+          <x:t>10,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>