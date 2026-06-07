--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6f63deeafd4bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a5c5160eb4442f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R270a09b213314693"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436f8f141be44f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2becdd033d8844e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R270a09b213314693" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2801f43d6d6f40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436f8f141be44f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Renewable Energy Producers UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,749</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>10,917</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,373</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>11,229</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,391</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>10,883</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>