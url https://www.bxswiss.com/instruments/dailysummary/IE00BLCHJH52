--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a5c5160eb4442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db56d2c8c87497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436f8f141be44f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1191767522643e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2801f43d6d6f40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436f8f141be44f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d07991f6673413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1191767522643e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Renewable Energy Producers UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,229</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,391</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>11,449</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,009</x:t>
-[...129 lines deleted...]
-          <x:t>10,853</x:t>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,883</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>11,122</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>