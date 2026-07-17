--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db56d2c8c87497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092032145aac494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1191767522643e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ae54ddb01d4eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d07991f6673413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1191767522643e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1517ffd44a24464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ae54ddb01d4eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Renewable Energy Producers UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>