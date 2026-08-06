--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092032145aac494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541582b7a788412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ae54ddb01d4eff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d7fb35d3cd84343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1517ffd44a24464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ae54ddb01d4eff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc303898dc3498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d7fb35d3cd84343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Renewable Energy Producers UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>10,442</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,533</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>10,403</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,541</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>10,632</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,625</x:t>
-[...141 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,719</x:t>
-[...215 lines deleted...]
-          <x:t>10,330</x:t>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,284</x:t>
-[...134 lines deleted...]
-          <x:t>10,462</x:t>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>