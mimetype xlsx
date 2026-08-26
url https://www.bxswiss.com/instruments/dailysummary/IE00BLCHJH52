--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541582b7a788412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159b497f12564a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d7fb35d3cd84343"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03467fdefb644314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc303898dc3498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d7fb35d3cd84343" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf582c740983e4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03467fdefb644314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Renewable Energy Producers UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>10,330</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,284</x:t>
-[...16 lines deleted...]
-          <x:t>10,298</x:t>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,226</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-          <x:t>28.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,434</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>29.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,164</x:t>
-[...144 lines deleted...]
-          <x:t>10,077</x:t>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>