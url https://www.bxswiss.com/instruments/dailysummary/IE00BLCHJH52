--- v12 (2026-08-26)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159b497f12564a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d1d6c607e1b499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03467fdefb644314"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0038d2cdf9846a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf582c740983e4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03467fdefb644314" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8a793f9551e432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0038d2cdf9846a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Renewable Energy Producers UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>10,106</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,697</x:t>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,622</x:t>
-[...198 lines deleted...]
-          <x:t>10,209</x:t>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>