--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d1d6c607e1b499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88db5b5434642b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0038d2cdf9846a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b109ed669248db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8a793f9551e432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0038d2cdf9846a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a37fc27600a409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b109ed669248db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Renewable Energy Producers UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,659</x:t>
-[...166 lines deleted...]
-          <x:t>9,751</x:t>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>