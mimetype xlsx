--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69e83933b3a4195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e2f580046d4284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b207f3f5ce24df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re08b8010a3ac490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6f5653678b49bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b207f3f5ce24df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d87e000fc640c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re08b8010a3ac490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Robotics &amp; Artificial Intelligence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJB90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>18,418</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>18,760</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,497</x:t>
-[...166 lines deleted...]
-          <x:t>17,734</x:t>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>