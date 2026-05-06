--- v6 (2026-04-16)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e2f580046d4284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8159fd58afa842d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re08b8010a3ac490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d9ce6e186f4b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d87e000fc640c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re08b8010a3ac490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8447ad1716e342d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d9ce6e186f4b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Robotics &amp; Artificial Intelligence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJB90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>18,760</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,497</x:t>
-[...470 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>19,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,123</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>19,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>