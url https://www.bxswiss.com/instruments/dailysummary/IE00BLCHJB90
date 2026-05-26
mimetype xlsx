--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8159fd58afa842d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b88713563664d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d9ce6e186f4b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8114b1f55cad46ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8447ad1716e342d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d9ce6e186f4b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2b5047ea6649b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8114b1f55cad46ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Robotics &amp; Artificial Intelligence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJB90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>