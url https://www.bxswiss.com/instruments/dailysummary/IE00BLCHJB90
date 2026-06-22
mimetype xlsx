--- v8 (2026-05-26)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b88713563664d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1c3e22097b456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8114b1f55cad46ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e1b4e54df14276"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2b5047ea6649b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8114b1f55cad46ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090ca4a770d9449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e1b4e54df14276" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Robotics &amp; Artificial Intelligence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJB90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,082</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>20,107</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,083</x:t>
-[...377 lines deleted...]
-          <x:t>21,052</x:t>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>