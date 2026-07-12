--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1c3e22097b456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f025e5838144911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e1b4e54df14276"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdafdecec1c3b4b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090ca4a770d9449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e1b4e54df14276" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecd37ad44464cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdafdecec1c3b4b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Robotics &amp; Artificial Intelligence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJB90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,311</x:t>
-[...480 lines deleted...]
-          <x:t>19,802</x:t>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,760</x:t>
-[...58 lines deleted...]
-          <x:t>20,251</x:t>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>