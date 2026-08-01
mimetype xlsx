--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f025e5838144911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b455d41bcf4c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdafdecec1c3b4b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02b06626f834b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecd37ad44464cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdafdecec1c3b4b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc610f113bc1c4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02b06626f834b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Robotics &amp; Artificial Intelligence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJB90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>19,802</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,760</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>20,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,275</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>