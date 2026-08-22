--- v11 (2026-08-01)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b455d41bcf4c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd01083e4ee34f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02b06626f834b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba5f4dfebeb4f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc610f113bc1c4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02b06626f834b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae76e5b2d8cf4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba5f4dfebeb4f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Robotics &amp; Artificial Intelligence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJB90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>19,820</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>18,609</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>