--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd01083e4ee34f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368c410d90d949cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba5f4dfebeb4f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d5a2e20a4a4276"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae76e5b2d8cf4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba5f4dfebeb4f17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc209be815642eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d5a2e20a4a4276" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Robotics &amp; Artificial Intelligence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJB90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>