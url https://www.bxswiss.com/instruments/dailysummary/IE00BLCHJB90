--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368c410d90d949cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c1ef436fc342cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d5a2e20a4a4276"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a649b9cbdc04a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc209be815642eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d5a2e20a4a4276" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dc4163545494764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a649b9cbdc04a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Robotics &amp; Artificial Intelligence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJB90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>19,170</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,257</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>19,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,266</x:t>
-[...112 lines deleted...]
-          <x:t>18,898</x:t>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>