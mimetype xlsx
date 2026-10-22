--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c1ef436fc342cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd240f95a6f449a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a649b9cbdc04a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7f5e0e113a54863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dc4163545494764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a649b9cbdc04a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0308713e25a44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7f5e0e113a54863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Robotics &amp; Artificial Intelligence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJB90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>19,310</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,266</x:t>
-[...340 lines deleted...]
-          <x:t>19,635</x:t>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,687</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>19,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>