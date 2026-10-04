--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37957eba4c9041ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9a979253d04fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f979a37afb54810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129137df047f4515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R864e17404af44815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f979a37afb54810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61c16a2fb244d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129137df047f4515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X US Infrastructure Development UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJ534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>