--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9a979253d04fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072666825326440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129137df047f4515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc85962d88744ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61c16a2fb244d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129137df047f4515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6f1358ffde4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc85962d88744ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X US Infrastructure Development UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJ534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>