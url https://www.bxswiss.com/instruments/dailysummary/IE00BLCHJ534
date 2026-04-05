--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d6907aad2ca48a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5509bef89a524e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb16f69bc83e4bce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55dfdd6dda0840c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06960c62e12c430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb16f69bc83e4bce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d2534ecb414964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55dfdd6dda0840c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X US Infrastructure Development UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJ534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>