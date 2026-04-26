--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5509bef89a524e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484108da36224f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55dfdd6dda0840c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a2c00c02de44bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d2534ecb414964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55dfdd6dda0840c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d7c3fa0b9a45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a2c00c02de44bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X US Infrastructure Development UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJ534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>36,961</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,669</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>38,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>