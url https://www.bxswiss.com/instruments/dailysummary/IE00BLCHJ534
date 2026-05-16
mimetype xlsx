--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484108da36224f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fcbff7aa89644de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a2c00c02de44bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f2577ec0194f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d7c3fa0b9a45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a2c00c02de44bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd62dfaafba4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f2577ec0194f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X US Infrastructure Development UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJ534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>