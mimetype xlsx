--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fcbff7aa89644de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94ba8ffa6fc4bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f2577ec0194f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a208222094b4500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd62dfaafba4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f2577ec0194f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca6ee9a7c5b4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a208222094b4500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X US Infrastructure Development UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJ534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>40,483</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,399</x:t>
-[...409 lines deleted...]
-          <x:t>40,889</x:t>
+          <x:t>41,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>