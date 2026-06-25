--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94ba8ffa6fc4bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re72daed2efc64b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a208222094b4500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c504080ca149d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca6ee9a7c5b4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a208222094b4500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d1084351fd43a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c504080ca149d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X US Infrastructure Development UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJ534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>