--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re72daed2efc64b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce3be2932204bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c504080ca149d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e7b49f24bf4189"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d1084351fd43a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c504080ca149d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59998cbd59544d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e7b49f24bf4189" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X US Infrastructure Development UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJ534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>