--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce3be2932204bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d675759f2a4de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e7b49f24bf4189"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc09e8fb13df4980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59998cbd59544d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e7b49f24bf4189" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a3b587a76449d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc09e8fb13df4980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X US Infrastructure Development UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJ534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,662</x:t>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,255</x:t>
-[...566 lines deleted...]
-          <x:t>42,866</x:t>
+          <x:t>42,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>