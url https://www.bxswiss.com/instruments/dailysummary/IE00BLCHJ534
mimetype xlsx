--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d675759f2a4de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2d8e4f36684740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc09e8fb13df4980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa6d0c488854814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a3b587a76449d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc09e8fb13df4980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ac9f1d0f424235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa6d0c488854814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X US Infrastructure Development UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJ534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>43,232</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,982</x:t>
-[...193 lines deleted...]
-          <x:t>43,182</x:t>
+          <x:t>44,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>