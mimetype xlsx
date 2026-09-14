--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2d8e4f36684740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37957eba4c9041ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa6d0c488854814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f979a37afb54810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ac9f1d0f424235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa6d0c488854814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R864e17404af44815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f979a37afb54810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X US Infrastructure Development UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BLCHJ534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,109</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>43,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,651</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>