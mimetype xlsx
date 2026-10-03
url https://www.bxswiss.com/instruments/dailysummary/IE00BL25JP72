--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1ef317c76b406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9985bd98b8c04c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ed8e5792b143f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb773503eca7648f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0dc2b2c67f4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ed8e5792b143f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec4867ee01647e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb773503eca7648f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Momentum UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BL25JP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>81,849</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,444</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>80,194</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>