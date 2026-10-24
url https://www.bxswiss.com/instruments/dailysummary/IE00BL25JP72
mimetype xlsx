--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9985bd98b8c04c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ebe533263d3407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb773503eca7648f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0872990a9674fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec4867ee01647e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb773503eca7648f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52bd0bead31d44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0872990a9674fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Momentum UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BL25JP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>81,489</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,389</x:t>
-[...247 lines deleted...]
-          <x:t>83,668</x:t>
+          <x:t>80,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>