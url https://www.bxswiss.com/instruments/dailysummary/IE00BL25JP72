--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e9235baa4884677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2877c33104e94bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1f1860cab84d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5798b7f94ad41fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90e59c9051e4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1f1860cab84d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aeed63db2d84a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5798b7f94ad41fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Momentum UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BL25JP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>