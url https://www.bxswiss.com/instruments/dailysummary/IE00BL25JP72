--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2877c33104e94bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38142f8083064418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5798b7f94ad41fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49f344626ea4b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aeed63db2d84a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5798b7f94ad41fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa324857d894f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49f344626ea4b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Momentum UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BL25JP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>64,210</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>