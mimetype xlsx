--- v6 (2026-05-15)
+++ v7 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38142f8083064418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a7bd01769244db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49f344626ea4b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa7aab2d6a74403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa324857d894f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49f344626ea4b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ead4a28c81343d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa7aab2d6a74403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Momentum UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BL25JP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>