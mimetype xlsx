--- v7 (2026-06-04)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a7bd01769244db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70c906f88fd475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa7aab2d6a74403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93180a0017d14103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ead4a28c81343d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa7aab2d6a74403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc336149d02f24903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93180a0017d14103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Momentum UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BL25JP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>