--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70c906f88fd475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red83f96fc14e45f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93180a0017d14103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b0ad146e5848ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc336149d02f24903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93180a0017d14103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05694d70b36e4839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b0ad146e5848ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Momentum UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BL25JP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>77,244</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,643</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>82,008</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>