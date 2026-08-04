--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red83f96fc14e45f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e03485841f4684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b0ad146e5848ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e292655ead94b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05694d70b36e4839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b0ad146e5848ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b7462c75e184f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e292655ead94b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Momentum UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BL25JP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>