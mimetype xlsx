--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e03485841f4684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315e0f6f37794545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e292655ead94b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87034a9400344f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b7462c75e184f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e292655ead94b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a968a78f394771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87034a9400344f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Momentum UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BL25JP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>