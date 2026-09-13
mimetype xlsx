--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315e0f6f37794545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1ef317c76b406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87034a9400344f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ed8e5792b143f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a968a78f394771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87034a9400344f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0dc2b2c67f4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ed8e5792b143f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Momentum UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BL25JP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>77,110</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,446</x:t>
-[...11 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>77,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,412</x:t>
-[...387 lines deleted...]
-          <x:t>78,479</x:t>
+          <x:t>77,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>