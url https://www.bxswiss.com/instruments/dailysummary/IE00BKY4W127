--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997040b0545640fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb795e53f2e24b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb953cf3220c49d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8bbe98295794ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5eda2cb1cf4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb953cf3220c49d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de92cf3007447d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8bbe98295794ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Broad Commodities UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKY4W127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>13,700</x:t>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,676</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>13,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,954</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>