--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb795e53f2e24b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb826871544b473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8bbe98295794ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef3f4d7d6d548b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de92cf3007447d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8bbe98295794ad0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef42e40704b4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef3f4d7d6d548b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Broad Commodities UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKY4W127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>14,347</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,246</x:t>
-[...97 lines deleted...]
-          <x:t>14,497</x:t>
+          <x:t>14,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,584</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>21.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,399</x:t>
+          <x:t>14,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,268</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>14,181</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,234</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>14,326</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>