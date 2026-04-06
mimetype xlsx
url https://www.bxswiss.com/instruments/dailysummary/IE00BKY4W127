--- v4 (2026-03-17)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17413c0beda44da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e1d51ef55b04e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9149d0a9839d4c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c7a3abe55f24d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1111078078c14163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9149d0a9839d4c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439e83bd77e84a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c7a3abe55f24d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Broad Commodities UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKY4W127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>