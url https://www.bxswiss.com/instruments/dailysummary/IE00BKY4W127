--- v5 (2026-04-06)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e1d51ef55b04e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650341cd2c1343e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c7a3abe55f24d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1df8adc2b314220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439e83bd77e84a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c7a3abe55f24d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e1b60bbdf74227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1df8adc2b314220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Broad Commodities UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKY4W127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>12,643</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,756</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>12,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>