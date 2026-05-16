--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650341cd2c1343e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f3e27debe643bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1df8adc2b314220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re117455a8d9d4988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e1b60bbdf74227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1df8adc2b314220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4313440e15684268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re117455a8d9d4988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Broad Commodities UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKY4W127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>12,570</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,558</x:t>
-[...65 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,725</x:t>
-[...414 lines deleted...]
-          <x:t>12,756</x:t>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>