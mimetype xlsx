--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f3e27debe643bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7a846935b3479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re117455a8d9d4988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115061aeb88d4325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4313440e15684268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re117455a8d9d4988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b81459327b44648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115061aeb88d4325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Broad Commodities UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKY4W127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>13,022</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>13,142</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,563</x:t>
-[...48 lines deleted...]
-          <x:t>12,847</x:t>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>13,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>