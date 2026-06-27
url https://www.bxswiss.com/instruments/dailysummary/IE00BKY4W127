--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7a846935b3479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea60199b415432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115061aeb88d4325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00586ca07db1436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b81459327b44648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115061aeb88d4325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad867d686c444cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00586ca07db1436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Broad Commodities UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKY4W127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>12,847</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>12,612</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,632</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>12,654</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>