--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea60199b415432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176b32577a724a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00586ca07db1436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0a917369b54244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad867d686c444cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00586ca07db1436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9862dd9cde6e4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0a917369b54244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Broad Commodities UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKY4W127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>12,698</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,551</x:t>
-[...65 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,947</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>12,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,632</x:t>
-[...360 lines deleted...]
-          <x:t>11,900</x:t>
+          <x:t>12,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>