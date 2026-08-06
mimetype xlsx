--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176b32577a724a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45003df8441d4a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0a917369b54244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R879c0d90bcbc4729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9862dd9cde6e4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0a917369b54244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604aca4c21d745f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R879c0d90bcbc4729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Broad Commodities UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKY4W127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>11,891</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,839</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>12,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,084</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>