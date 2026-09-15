--- v11 (2026-08-06)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45003df8441d4a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997040b0545640fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R879c0d90bcbc4729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb953cf3220c49d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604aca4c21d745f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R879c0d90bcbc4729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5eda2cb1cf4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb953cf3220c49d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Broad Commodities UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKY4W127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>13,281</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,401</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>12,563</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>