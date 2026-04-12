--- v4 (2026-03-23)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48d2eb34e92148df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606cb7c5efeb458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb64bcacdff453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc5a4da87a043e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb537c0e3e3c64fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb64bcacdff453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0314caac3f74911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc5a4da87a043e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed World UCITS ETF - (USD) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55T58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>100,501</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,178</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,693</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>