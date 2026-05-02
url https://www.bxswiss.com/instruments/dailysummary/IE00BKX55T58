--- v5 (2026-04-12)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606cb7c5efeb458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac9518e1fd24f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc5a4da87a043e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32425af62a82479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0314caac3f74911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc5a4da87a043e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0731a7dcf8794fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32425af62a82479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed World UCITS ETF - (USD) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55T58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>