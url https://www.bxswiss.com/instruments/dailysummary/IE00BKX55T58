--- v6 (2026-05-02)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac9518e1fd24f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e63ad99f02b4518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32425af62a82479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd27e771a3664b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0731a7dcf8794fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32425af62a82479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80a05c0816d8492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd27e771a3664b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed World UCITS ETF - (USD) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55T58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>