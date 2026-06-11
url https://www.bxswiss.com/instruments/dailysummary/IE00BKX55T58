--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e63ad99f02b4518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808fd07b7f8c476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd27e771a3664b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4652e3f01f4e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80a05c0816d8492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd27e771a3664b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d03059ef1a4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4652e3f01f4e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed World UCITS ETF - (USD) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55T58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>