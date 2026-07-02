--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808fd07b7f8c476c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7122b0a4bcd4fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4652e3f01f4e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d9b67ca0c0445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d03059ef1a4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4652e3f01f4e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61bde24756c84c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d9b67ca0c0445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed World UCITS ETF - (USD) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55T58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>