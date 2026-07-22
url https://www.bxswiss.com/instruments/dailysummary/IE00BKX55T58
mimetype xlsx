--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7122b0a4bcd4fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b9cfcdd8ed4cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d9b67ca0c0445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03713a7d294e45f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61bde24756c84c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d9b67ca0c0445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R688130983efb4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03713a7d294e45f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed World UCITS ETF - (USD) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55T58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,190</x:t>
-[...193 lines deleted...]
-          <x:t>113,367</x:t>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>