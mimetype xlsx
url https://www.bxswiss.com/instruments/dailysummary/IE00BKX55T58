--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b9cfcdd8ed4cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb7212ae1b44552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03713a7d294e45f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7bc6727f35448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R688130983efb4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03713a7d294e45f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4e94bec04b48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7bc6727f35448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed World UCITS ETF - (USD) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55T58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>