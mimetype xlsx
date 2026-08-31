--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb7212ae1b44552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d666bb84cb04dc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7bc6727f35448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61411f716da04e37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4e94bec04b48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7bc6727f35448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02b265a765c4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61411f716da04e37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed World UCITS ETF - (USD) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55T58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>114,323</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,968</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,883</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>