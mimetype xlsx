--- v12 (2026-08-31)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d666bb84cb04dc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4453adba4d0c4cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61411f716da04e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8417294ee024329"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02b265a765c4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61411f716da04e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fe08c084a2434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8417294ee024329" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed World UCITS ETF - (USD) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55T58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>116,365</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,132</x:t>
-[...102 lines deleted...]
-          <x:t>118,544</x:t>
+          <x:t>118,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,391</x:t>
-[...377 lines deleted...]
-          <x:t>118,755</x:t>
+          <x:t>118,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>