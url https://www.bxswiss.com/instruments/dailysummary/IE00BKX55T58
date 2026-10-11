--- v13 (2026-09-21)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4453adba4d0c4cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac2fa94dc4e8487b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8417294ee024329"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df3da15ea484700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fe08c084a2434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8417294ee024329" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1913d189898c446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df3da15ea484700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed World UCITS ETF - (USD) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55T58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>118,298</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,668</x:t>
-[...6 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,216</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>116,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,254</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>