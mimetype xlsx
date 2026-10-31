--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac2fa94dc4e8487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0a20b058964082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df3da15ea484700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96bc1a19598343f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1913d189898c446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df3da15ea484700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78089e26aa6d4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96bc1a19598343f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed World UCITS ETF - (USD) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55T58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>117,847</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,085</x:t>
-[...566 lines deleted...]
-          <x:t>120,612</x:t>
+          <x:t>117,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>