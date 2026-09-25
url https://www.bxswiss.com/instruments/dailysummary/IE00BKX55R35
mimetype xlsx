--- v12 (2026-09-05)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a24640197d84b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48876f1d8ff041f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1686cf557e02443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra440243843e44aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030a198afd604f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1686cf557e02443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R136933660818496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra440243843e44aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>152,988</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,952</x:t>
-[...566 lines deleted...]
-          <x:t>152,794</x:t>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>