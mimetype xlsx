--- v13 (2026-09-25)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48876f1d8ff041f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246cbc7f24314be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra440243843e44aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7f13f2cedb4a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R136933660818496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra440243843e44aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30089b8cf411416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7f13f2cedb4a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>