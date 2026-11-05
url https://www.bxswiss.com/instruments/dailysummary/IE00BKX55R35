--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246cbc7f24314be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ccd1187114e4192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7f13f2cedb4a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdae63f73fe4328"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30089b8cf411416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7f13f2cedb4a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9066e8ea39a2480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdae63f73fe4328" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>155,700</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,069</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>157,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,603</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>