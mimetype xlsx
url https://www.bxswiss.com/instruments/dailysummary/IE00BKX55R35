--- v4 (2026-03-16)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ce6673790d4965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74762ec36c6d479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf44979ed0a24764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5595bc1463fb462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02783728db6b4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf44979ed0a24764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc64092e9bfbd45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5595bc1463fb462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>