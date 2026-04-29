--- v5 (2026-04-07)
+++ v6 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74762ec36c6d479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re696fffc9bc444cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5595bc1463fb462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a1650cc66fe49f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc64092e9bfbd45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5595bc1463fb462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe19ef76d84b4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a1650cc66fe49f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>