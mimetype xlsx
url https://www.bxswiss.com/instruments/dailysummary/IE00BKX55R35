--- v6 (2026-04-29)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re696fffc9bc444cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b9d5d764d746ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a1650cc66fe49f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f7379e30360427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe19ef76d84b4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a1650cc66fe49f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01d6cdd6d794c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f7379e30360427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>