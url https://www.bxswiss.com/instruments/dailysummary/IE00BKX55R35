--- v7 (2026-05-20)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b9d5d764d746ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727a5b5020fd4576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f7379e30360427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdc107164cf4e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01d6cdd6d794c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f7379e30360427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6279a2ea53e345d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdc107164cf4e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,218</x:t>
@@ -737,31 +258,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>