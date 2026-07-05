--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727a5b5020fd4576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4cbdc78eaca4f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdc107164cf4e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce5a48773b234473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6279a2ea53e345d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdc107164cf4e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf41ac75ab8c94637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce5a48773b234473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>