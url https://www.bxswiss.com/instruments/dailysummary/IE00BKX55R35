--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4cbdc78eaca4f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5b53feb25f47ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce5a48773b234473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f34d3e514a46ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf41ac75ab8c94637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce5a48773b234473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1153f58fb3b14787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f34d3e514a46ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>