--- v10 (2026-07-26)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5b53feb25f47ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fceb77cd84c4945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f34d3e514a46ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80bf78e6df314560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1153f58fb3b14787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f34d3e514a46ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e140f397624285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80bf78e6df314560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>