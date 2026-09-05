--- v11 (2026-08-16)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fceb77cd84c4945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a24640197d84b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80bf78e6df314560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1686cf557e02443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e140f397624285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80bf78e6df314560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030a198afd604f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1686cf557e02443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKX55R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>