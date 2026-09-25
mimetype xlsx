--- v12 (2026-09-05)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc201f58d7bf408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4803abdfd30d4282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51fd8bf0ec464f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edbf1036ed4458f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd930cbcbafb4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51fd8bf0ec464f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566b2178a6604f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edbf1036ed4458f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0Q14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>