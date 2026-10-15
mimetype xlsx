--- v13 (2026-09-25)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4803abdfd30d4282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6822b62f254d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edbf1036ed4458f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38443b8876974d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566b2178a6604f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edbf1036ed4458f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R026566521ea44241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38443b8876974d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0Q14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>