--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6822b62f254d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff3e0cebc794e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38443b8876974d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5662fbb45461435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R026566521ea44241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38443b8876974d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5926443a96bb45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5662fbb45461435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0Q14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>