--- v4 (2026-03-23)
+++ v5 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10a72f68fcc4653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5ae0f7cae04a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39adfb78ea4a4dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a34c25c00d47e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6688124ded5f4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39adfb78ea4a4dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f1d3c4bd17d4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a34c25c00d47e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0Q14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>