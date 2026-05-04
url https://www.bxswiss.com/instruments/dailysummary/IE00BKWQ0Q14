--- v5 (2026-04-13)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5ae0f7cae04a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc564e20dbb0e48c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a34c25c00d47e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07242adf86f4975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f1d3c4bd17d4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a34c25c00d47e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899c0a2a573f4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07242adf86f4975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0Q14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>