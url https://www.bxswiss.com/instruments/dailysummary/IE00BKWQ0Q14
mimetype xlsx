--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc564e20dbb0e48c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7026f925ff4fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07242adf86f4975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9965f51c09904786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899c0a2a573f4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07242adf86f4975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7c3433d0eb4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9965f51c09904786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0Q14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>