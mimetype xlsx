--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7026f925ff4fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14be0beb3d0d432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9965f51c09904786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c2a719e1bb9467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7c3433d0eb4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9965f51c09904786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7447a10d21c40a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c2a719e1bb9467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0Q14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>