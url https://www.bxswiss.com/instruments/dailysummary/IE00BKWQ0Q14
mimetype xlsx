--- v8 (2026-06-13)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14be0beb3d0d432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c8b4c4e45b47d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c2a719e1bb9467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb361b0e44394596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7447a10d21c40a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c2a719e1bb9467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b1d705dd7d413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb361b0e44394596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0Q14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>