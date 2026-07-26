--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c8b4c4e45b47d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34aaf80978474651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb361b0e44394596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4186aa3e744d22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b1d705dd7d413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb361b0e44394596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456feafc789b479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4186aa3e744d22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0Q14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>373,160</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>374,366</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>370,281</x:t>
-[...139 lines deleted...]
-          <x:t>381,981</x:t>
+          <x:t>378,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>