--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34aaf80978474651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0883432babc847a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4186aa3e744d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f58918b4f842d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456feafc789b479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4186aa3e744d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e64739562bb4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f58918b4f842d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0Q14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>374,366</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>370,281</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>378,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,700</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>