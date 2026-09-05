--- v11 (2026-08-15)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0883432babc847a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc201f58d7bf408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f58918b4f842d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51fd8bf0ec464f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e64739562bb4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f58918b4f842d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd930cbcbafb4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51fd8bf0ec464f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0Q14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>