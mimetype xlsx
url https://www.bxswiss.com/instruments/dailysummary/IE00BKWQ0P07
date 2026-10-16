--- v10 (2026-09-10)
+++ v11 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037b6098cad14a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2805f97c2679410a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91939f13e3944c4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa16ab939f5f4778"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb2c1e813f247a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91939f13e3944c4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46fe88fd2c34257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa16ab939f5f4778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0P07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>235,745</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>