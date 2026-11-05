--- v11 (2026-10-16)
+++ v12 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2805f97c2679410a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31ed33e22b344f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa16ab939f5f4778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c073f67ded4fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46fe88fd2c34257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa16ab939f5f4778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709f74696df84991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c073f67ded4fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0P07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>