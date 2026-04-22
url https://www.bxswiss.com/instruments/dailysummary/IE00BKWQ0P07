--- v2 (2026-03-22)
+++ v3 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6736d6f0c9b2429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6decaa4ebf4df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b640f9a57b4c20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b54d84ac8a7435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee3dba706274365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b640f9a57b4c20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94dcc3b5c2f940a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b54d84ac8a7435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0P07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...613 lines deleted...]
-          <x:t>225,923</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>