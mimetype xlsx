--- v3 (2026-04-22)
+++ v4 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6decaa4ebf4df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5099cc2b99eb4e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b54d84ac8a7435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c68452d03cd40e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94dcc3b5c2f940a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b54d84ac8a7435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbc07525a9234350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c68452d03cd40e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0P07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>