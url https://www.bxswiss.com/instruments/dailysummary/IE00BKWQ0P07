--- v4 (2026-05-12)
+++ v5 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5099cc2b99eb4e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9107343a99c54812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c68452d03cd40e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f54c6a419644539"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbc07525a9234350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c68452d03cd40e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4665f48009459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f54c6a419644539" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0P07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>