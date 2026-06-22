--- v5 (2026-06-01)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9107343a99c54812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f46030883e4bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f54c6a419644539"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd582026403454e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4665f48009459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f54c6a419644539" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c783f742f646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd582026403454e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0P07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>