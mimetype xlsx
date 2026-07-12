--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f46030883e4bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cdae0d8627446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd582026403454e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98dffdbc4d51489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c783f742f646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd582026403454e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1dab875a4e64de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98dffdbc4d51489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0P07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>