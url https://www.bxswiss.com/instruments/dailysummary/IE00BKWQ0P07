--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cdae0d8627446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R112b26c178b0421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98dffdbc4d51489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb36518171e8d42ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1dab875a4e64de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98dffdbc4d51489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc4fda1d6bd47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb36518171e8d42ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0P07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>