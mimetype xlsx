--- v8 (2026-08-01)
+++ v9 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R112b26c178b0421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb84fc073be264f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb36518171e8d42ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra310298e2d764b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc4fda1d6bd47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb36518171e8d42ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f6d8c582a141b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra310298e2d764b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0P07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>