--- v9 (2026-08-21)
+++ v10 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb84fc073be264f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037b6098cad14a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra310298e2d764b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91939f13e3944c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f6d8c582a141b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra310298e2d764b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb2c1e813f247a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91939f13e3944c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0P07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>