--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff60628410674b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa053a722c54094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b1d6ba48c74824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38081e780b714921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440c9a43265b4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b1d6ba48c74824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0e5c7fc737425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38081e780b714921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Communication Services UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0N82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>