--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa053a722c54094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa4b89e593f4d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38081e780b714921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1934c5c89b984988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0e5c7fc737425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38081e780b714921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf888647bc4c4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1934c5c89b984988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Communication Services UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0N82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>