--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7913f8125cb04b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9053e9283c4c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe4a45639a084e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8eb4c283dc4e59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a8369f2b839486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe4a45639a084e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bebae581bf84563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8eb4c283dc4e59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Communication Services UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0N82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>69,871</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,712</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>72,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,349</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>