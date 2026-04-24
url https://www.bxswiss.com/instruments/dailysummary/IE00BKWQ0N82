--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9053e9283c4c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2940aa1c547345d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8eb4c283dc4e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b52c4c618f44600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bebae581bf84563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8eb4c283dc4e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f168504d134a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b52c4c618f44600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Communication Services UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0N82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>69,857</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,659</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>70,256</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>