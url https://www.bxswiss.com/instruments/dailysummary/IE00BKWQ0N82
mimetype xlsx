--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2940aa1c547345d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00d33f1d36e4590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b52c4c618f44600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc9ab7a3691b4780"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f168504d134a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b52c4c618f44600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04700fcbd034ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc9ab7a3691b4780" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Communication Services UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0N82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>69,072</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>69,654</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>