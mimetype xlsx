--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00d33f1d36e4590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6bd6c660e4b4ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc9ab7a3691b4780"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3e5950af8f4a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04700fcbd034ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc9ab7a3691b4780" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re978835ad5cd4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3e5950af8f4a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Communication Services UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0N82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>70,192</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...505 lines deleted...]
-          <x:t>68,225</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>