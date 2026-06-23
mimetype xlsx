--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6bd6c660e4b4ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535813cb8b8b44fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3e5950af8f4a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6fcaa98a4394bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re978835ad5cd4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3e5950af8f4a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf59d1905ba5c46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6fcaa98a4394bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Communication Services UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0N82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,395</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>70,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,623</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>