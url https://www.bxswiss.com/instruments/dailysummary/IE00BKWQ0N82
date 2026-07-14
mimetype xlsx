--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535813cb8b8b44fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5d0185d2d3471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6fcaa98a4394bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c2ee200de54b01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf59d1905ba5c46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6fcaa98a4394bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0e0f817e9b41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c2ee200de54b01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Communication Services UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0N82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>