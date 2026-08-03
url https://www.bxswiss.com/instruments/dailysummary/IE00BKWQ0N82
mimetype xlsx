--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5d0185d2d3471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ec1173725a458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c2ee200de54b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd99e95038784b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0e0f817e9b41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c2ee200de54b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e0e70037c204d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd99e95038784b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Communication Services UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0N82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>67,936</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,218</x:t>
-[...274 lines deleted...]
-          <x:t>68,960</x:t>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>