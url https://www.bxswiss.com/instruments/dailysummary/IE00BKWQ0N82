--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ec1173725a458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ab32c5182048cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd99e95038784b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ab8860fa25412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e0e70037c204d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd99e95038784b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3605e5b3cb4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ab8860fa25412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Communication Services UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0N82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>