--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ab32c5182048cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff60628410674b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ab8860fa25412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b1d6ba48c74824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3605e5b3cb4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ab8860fa25412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440c9a43265b4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b1d6ba48c74824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Communication Services UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0N82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>71,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>72,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,011</x:t>
-[...463 lines deleted...]
-          <x:t>71,670</x:t>
+          <x:t>70,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>