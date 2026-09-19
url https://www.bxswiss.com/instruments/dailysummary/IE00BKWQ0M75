--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ded632433b4fdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8c1f799ae74a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164dd206354c4f89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad02177242a4b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6c97ef03ef4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164dd206354c4f89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5989ae02d7c7406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad02177242a4b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0M75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>