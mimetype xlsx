--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8c1f799ae74a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb01c1e2dfc0b4dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad02177242a4b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688e7cbc4a214c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5989ae02d7c7406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad02177242a4b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436a112cd0cb4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688e7cbc4a214c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0M75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>368,502</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>367,135</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>371,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,225</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>