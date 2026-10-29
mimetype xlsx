--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb01c1e2dfc0b4dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaaf5c46455e4a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688e7cbc4a214c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re375502106444db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436a112cd0cb4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688e7cbc4a214c0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R663328125b6d4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re375502106444db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0M75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>