--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbfeb22b9524f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7c86accee14b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2bd365d98e4b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd984c54072c3452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R417aa9a7bc3246fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2bd365d98e4b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013c52dddf1c4c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd984c54072c3452e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0M75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>