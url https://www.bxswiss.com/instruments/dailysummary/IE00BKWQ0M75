--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7c86accee14b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77bc63f9389d4e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd984c54072c3452e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec9e9df49f04811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013c52dddf1c4c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd984c54072c3452e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4692bcb9d94948a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec9e9df49f04811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0M75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>