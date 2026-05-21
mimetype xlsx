--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77bc63f9389d4e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra808ccc76f5d475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec9e9df49f04811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0e233ff20343c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4692bcb9d94948a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec9e9df49f04811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b15d1a071384ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0e233ff20343c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0M75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>