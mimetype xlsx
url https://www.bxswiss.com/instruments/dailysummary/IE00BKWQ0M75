--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra808ccc76f5d475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f28e3cbe0f45f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0e233ff20343c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe559861b6548c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b15d1a071384ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0e233ff20343c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba1082e5e44d4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe559861b6548c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0M75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>