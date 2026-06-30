--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f28e3cbe0f45f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd95383c8974319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe559861b6548c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9592a83d31e047f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba1082e5e44d4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe559861b6548c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645b45db130c408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9592a83d31e047f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0M75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>