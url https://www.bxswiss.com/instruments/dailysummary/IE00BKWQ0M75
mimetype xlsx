--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd95383c8974319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra948a7cbae2d40f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9592a83d31e047f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd9837097a243c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645b45db130c408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9592a83d31e047f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4411cd1e497451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd9837097a243c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0M75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>351,680</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,803</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,688</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>