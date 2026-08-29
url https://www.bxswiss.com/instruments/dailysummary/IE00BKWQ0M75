--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra948a7cbae2d40f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ded632433b4fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd9837097a243c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164dd206354c4f89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4411cd1e497451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd9837097a243c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6c97ef03ef4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164dd206354c4f89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0M75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>354,612</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>