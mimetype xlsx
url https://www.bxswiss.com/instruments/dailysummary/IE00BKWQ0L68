--- v6 (2026-03-28)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ca6d539a224aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db7746e918240ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff38b298a2d435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80cb743e1954785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc593a9df8f394a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff38b298a2d435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc82a8177ae4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80cb743e1954785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0L68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...613 lines deleted...]
-          <x:t>308,912</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>