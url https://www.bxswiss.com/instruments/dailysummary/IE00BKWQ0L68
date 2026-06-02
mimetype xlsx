--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db7746e918240ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab14cd4ed8d34e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80cb743e1954785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re27d9489282847aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc82a8177ae4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80cb743e1954785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5e915ccbb34654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re27d9489282847aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0L68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>