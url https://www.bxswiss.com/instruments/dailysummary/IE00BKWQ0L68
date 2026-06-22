--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab14cd4ed8d34e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e383a12b87143f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re27d9489282847aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00f9fbe5e9cc4efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5e915ccbb34654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re27d9489282847aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff4bf0567c941e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00f9fbe5e9cc4efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0L68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>