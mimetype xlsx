--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e383a12b87143f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5687e62f41e4516" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00f9fbe5e9cc4efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re372c6f6b8684656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff4bf0567c941e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00f9fbe5e9cc4efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b153a5310a458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re372c6f6b8684656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0L68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>347,850</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>342,853</x:t>
-[...242 lines deleted...]
-          <x:t>348,537</x:t>
+          <x:t>342,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>