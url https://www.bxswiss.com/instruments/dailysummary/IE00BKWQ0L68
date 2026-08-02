--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5687e62f41e4516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde464179b8704ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re372c6f6b8684656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R687b91c9bddc40cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b153a5310a458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re372c6f6b8684656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce466cae07e4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R687b91c9bddc40cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0L68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>