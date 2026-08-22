--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde464179b8704ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb01e96e64247af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R687b91c9bddc40cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39fe838c779e4818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce466cae07e4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R687b91c9bddc40cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cefdf8db354191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39fe838c779e4818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0L68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>