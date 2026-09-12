--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb01e96e64247af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9492132f5a445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39fe838c779e4818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f14bf821244748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cefdf8db354191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39fe838c779e4818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f68247f4957416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f14bf821244748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0L68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>