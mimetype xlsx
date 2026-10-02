--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9492132f5a445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3172568c01047cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f14bf821244748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b3176f34744888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f68247f4957416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f14bf821244748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28564aac0ba74ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b3176f34744888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0L68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>