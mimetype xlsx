--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3172568c01047cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf619d9b18514415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b3176f34744888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3476fd5fce4b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28564aac0ba74ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b3176f34744888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8aefaefb3b64e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3476fd5fce4b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0L68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>