--- v3 (2026-03-25)
+++ v4 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21eecebd90374859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e82eee2c3e4c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8509344c3774d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699e09a727e648fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36322d7e7ddf4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8509344c3774d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf757c39efbf48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699e09a727e648fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Technology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0K51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>