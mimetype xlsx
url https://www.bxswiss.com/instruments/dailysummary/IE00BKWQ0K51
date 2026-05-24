--- v4 (2026-04-14)
+++ v5 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e82eee2c3e4c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c928888ef84862" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699e09a727e648fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d4869ac9364e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf757c39efbf48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699e09a727e648fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85096228fe742f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d4869ac9364e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Technology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0K51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>154,122</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>