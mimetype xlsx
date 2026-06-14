--- v5 (2026-05-24)
+++ v6 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c928888ef84862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8174f084b74725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d4869ac9364e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867de30b0d234f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85096228fe742f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d4869ac9364e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475f1a3ab9194d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867de30b0d234f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Technology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0K51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>