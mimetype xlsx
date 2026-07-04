--- v6 (2026-06-14)
+++ v7 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8174f084b74725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bf1cc24faea492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867de30b0d234f6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655b42e95f4c4679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475f1a3ab9194d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867de30b0d234f6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680388fbb4404f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655b42e95f4c4679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Technology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0K51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>188,748</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...343 lines deleted...]
-          <x:t>200,847</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>