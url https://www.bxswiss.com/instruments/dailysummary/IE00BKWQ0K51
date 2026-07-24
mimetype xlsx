--- v7 (2026-07-04)
+++ v8 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bf1cc24faea492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0d0f5fc3d04086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655b42e95f4c4679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd28280ebbc2f43a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680388fbb4404f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655b42e95f4c4679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3433e8fc31be4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd28280ebbc2f43a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Technology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0K51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>203,234</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,144</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>192,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,628</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>