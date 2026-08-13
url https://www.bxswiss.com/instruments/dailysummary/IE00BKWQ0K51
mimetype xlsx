--- v8 (2026-07-24)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0d0f5fc3d04086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c4bbfd98e04289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd28280ebbc2f43a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf088969dbed34904"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3433e8fc31be4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd28280ebbc2f43a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd444adc11ff448d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf088969dbed34904" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Technology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0K51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>