--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c4bbfd98e04289" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9efd3a4c3e74e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf088969dbed34904"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c2b4aa47a24276"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd444adc11ff448d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf088969dbed34904" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5e5fa7da8b4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c2b4aa47a24276" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Technology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0K51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>