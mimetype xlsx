--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9efd3a4c3e74e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddbdb3d891a4f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c2b4aa47a24276"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ca0d590c18491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5e5fa7da8b4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c2b4aa47a24276" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b405d576df346ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ca0d590c18491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Technology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0K51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>189,613</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,238</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>186,023</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>