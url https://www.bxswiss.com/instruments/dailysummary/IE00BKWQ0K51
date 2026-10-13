--- v11 (2026-09-22)
+++ v12 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddbdb3d891a4f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30bc146bad7d47f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ca0d590c18491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa78e39d24474c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b405d576df346ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ca0d590c18491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0968c983da67416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa78e39d24474c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Technology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0K51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>