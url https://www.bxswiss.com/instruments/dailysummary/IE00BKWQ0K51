--- v12 (2026-10-13)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30bc146bad7d47f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdec076ccb674ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa78e39d24474c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43613f782a234773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0968c983da67416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa78e39d24474c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825c01292cf6423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43613f782a234773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Technology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0K51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>