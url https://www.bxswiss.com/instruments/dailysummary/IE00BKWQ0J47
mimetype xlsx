--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676d0085d73f4bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30657a1bd8144a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf83094569fb4732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93620f918d5549ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93020b098a7944f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf83094569fb4732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b247f6bb174b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93620f918d5549ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Industrials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0J47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>