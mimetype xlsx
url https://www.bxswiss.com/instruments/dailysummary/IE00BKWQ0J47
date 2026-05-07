--- v6 (2026-04-16)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30657a1bd8144a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c1e4c9c5534d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93620f918d5549ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0493d1f5d6a64f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b247f6bb174b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93620f918d5549ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6abeac9c3df1471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0493d1f5d6a64f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Industrials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0J47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>