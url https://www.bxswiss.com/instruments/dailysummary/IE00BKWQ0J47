--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c1e4c9c5534d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d6cedfa07341ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0493d1f5d6a64f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc27b85137c46fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6abeac9c3df1471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0493d1f5d6a64f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9832edd5663f4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc27b85137c46fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Industrials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0J47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>