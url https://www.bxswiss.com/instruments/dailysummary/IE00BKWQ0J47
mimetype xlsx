--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d6cedfa07341ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c0484af0cb483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc27b85137c46fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142fe148d8484f5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9832edd5663f4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc27b85137c46fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9a6abb3c49e4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142fe148d8484f5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Industrials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0J47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>