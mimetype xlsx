--- v9 (2026-06-19)
+++ v10 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c0484af0cb483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497f5d392a5d4f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142fe148d8484f5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa0407fda1c4fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9a6abb3c49e4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142fe148d8484f5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ca8aece4d547be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa0407fda1c4fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Industrials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0J47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>