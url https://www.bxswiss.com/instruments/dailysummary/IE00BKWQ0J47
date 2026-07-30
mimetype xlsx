--- v10 (2026-07-10)
+++ v11 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497f5d392a5d4f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc32cf8426ec4ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa0407fda1c4fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79701f3f9dc14fa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ca8aece4d547be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa0407fda1c4fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b41ac213f6d4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79701f3f9dc14fa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Industrials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0J47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>