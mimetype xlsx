--- v11 (2026-07-30)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc32cf8426ec4ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc026771a91144ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79701f3f9dc14fa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0856d1add3c427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b41ac213f6d4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79701f3f9dc14fa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae430803cedc4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0856d1add3c427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Industrials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0J47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>