--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc026771a91144ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5a18cea4674e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0856d1add3c427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046ff1b0f3ee49a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae430803cedc4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0856d1add3c427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b17afd6fa084943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046ff1b0f3ee49a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Industrials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0J47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>