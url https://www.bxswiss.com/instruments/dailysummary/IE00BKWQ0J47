--- v13 (2026-09-08)
+++ v14 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5a18cea4674e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f791e9b48df4208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046ff1b0f3ee49a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b01421af8a429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b17afd6fa084943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046ff1b0f3ee49a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85b7ff9eb6c4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b01421af8a429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Industrials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0J47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>