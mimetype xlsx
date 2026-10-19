--- v14 (2026-09-29)
+++ v15 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f791e9b48df4208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9adad65cd5f54ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b01421af8a429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554875dbefe4438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85b7ff9eb6c4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b01421af8a429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf2602efd0c41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554875dbefe4438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Industrials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0J47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>400,170</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,143</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>413,186</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>