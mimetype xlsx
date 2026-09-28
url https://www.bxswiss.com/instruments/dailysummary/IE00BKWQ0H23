--- v15 (2026-09-08)
+++ v16 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d43af15e9c54465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e88f4317194ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9e7f7096234c1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913435164cb34715"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra66a88c3bf2344b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9e7f7096234c1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae5c85fbaa454164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913435164cb34715" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Health Care UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0H23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>