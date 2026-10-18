--- v16 (2026-09-28)
+++ v17 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e88f4317194ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc496b7a3530d491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913435164cb34715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c66b7a1e0964f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae5c85fbaa454164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913435164cb34715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645f45d68c6944d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c66b7a1e0964f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Health Care UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0H23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>207,342</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,296</x:t>
-[...323 lines deleted...]
-          <x:t>210,940</x:t>
+          <x:t>202,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>