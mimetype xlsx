--- v17 (2026-10-18)
+++ v18 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc496b7a3530d491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1e149ed80a422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c66b7a1e0964f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5557c78ed5d44320"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645f45d68c6944d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c66b7a1e0964f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8bca52d4454706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5557c78ed5d44320" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Health Care UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0H23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>