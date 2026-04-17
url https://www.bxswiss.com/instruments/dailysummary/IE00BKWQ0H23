--- v7 (2026-03-27)
+++ v8 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf415f39ce6cd4d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R000498db35244813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb1d55fe4f447f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec59939e5e142c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe9388328d04530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb1d55fe4f447f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0cf771e7884cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec59939e5e142c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Health Care UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0H23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>