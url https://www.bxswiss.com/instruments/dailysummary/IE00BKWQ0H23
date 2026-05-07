--- v8 (2026-04-17)
+++ v9 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R000498db35244813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3a8c04aca24616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec59939e5e142c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cde182ace4b4ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0cf771e7884cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec59939e5e142c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c42e39ae804291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cde182ace4b4ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Health Care UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0H23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>200,536</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,081</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>208,402</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>