--- v9 (2026-05-07)
+++ v10 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3a8c04aca24616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c377eb1a294707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cde182ace4b4ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11849f2d8814e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c42e39ae804291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cde182ace4b4ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96c1bcaf72b4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11849f2d8814e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Health Care UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0H23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>