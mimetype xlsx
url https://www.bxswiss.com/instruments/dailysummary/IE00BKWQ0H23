--- v10 (2026-05-27)
+++ v11 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c377eb1a294707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfbee1b98674f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11849f2d8814e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5453a08ee74e42b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96c1bcaf72b4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11849f2d8814e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6881e1c3ab88446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5453a08ee74e42b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Health Care UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0H23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>