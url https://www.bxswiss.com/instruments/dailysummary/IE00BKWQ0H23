--- v11 (2026-06-19)
+++ v12 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfbee1b98674f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b0b4fbdebf4f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5453a08ee74e42b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re82196c16b114b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6881e1c3ab88446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5453a08ee74e42b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37807cf5b1ba4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re82196c16b114b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Health Care UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0H23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>