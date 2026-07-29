--- v12 (2026-07-09)
+++ v13 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b0b4fbdebf4f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e55f11394b0430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re82196c16b114b95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bddba9c7795417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37807cf5b1ba4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re82196c16b114b95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7983bfd53d4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bddba9c7795417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Health Care UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0H23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>