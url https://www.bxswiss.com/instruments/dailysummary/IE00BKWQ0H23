--- v13 (2026-07-29)
+++ v14 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e55f11394b0430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e0defaf7f74218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bddba9c7795417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf6d27bd7f94b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7983bfd53d4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bddba9c7795417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb8504c8d5c94245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf6d27bd7f94b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Health Care UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0H23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>