--- v14 (2026-08-19)
+++ v15 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e0defaf7f74218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d43af15e9c54465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf6d27bd7f94b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9e7f7096234c1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb8504c8d5c94245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf6d27bd7f94b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra66a88c3bf2344b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9e7f7096234c1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Health Care UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0H23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>210,580</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,310</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>