--- v5 (2026-03-17)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0111d3e188f4e47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b06c6a46304b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507c3fd7c71e4fa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4386201bc6854a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892bd9264b854032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507c3fd7c71e4fa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedfde0d55ba41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4386201bc6854a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Financials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0G16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>