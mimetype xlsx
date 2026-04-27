--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b06c6a46304b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af6f66aca584755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4386201bc6854a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c03e9553bb4fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedfde0d55ba41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4386201bc6854a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7fe52180986443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c03e9553bb4fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Financials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0G16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>