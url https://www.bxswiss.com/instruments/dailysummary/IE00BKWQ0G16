--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af6f66aca584755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cca29941b64181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c03e9553bb4fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R137e60227d664435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7fe52180986443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c03e9553bb4fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8c9a3aa4854b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R137e60227d664435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Financials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0G16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>