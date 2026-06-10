--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cca29941b64181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f99b9bba364cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R137e60227d664435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3923cd328be749ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8c9a3aa4854b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R137e60227d664435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e529d13aa64577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3923cd328be749ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Financials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0G16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>126,181</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,487</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...334 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,414</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>