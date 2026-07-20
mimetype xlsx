--- v9 (2026-06-10)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f99b9bba364cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08814195349400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3923cd328be749ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R638602e6d3604b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e529d13aa64577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3923cd328be749ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d9ccc3c0dc4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R638602e6d3604b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Financials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0G16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>129,118</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>