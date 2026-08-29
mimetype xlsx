--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08814195349400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f683816e684d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R638602e6d3604b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd1036d38314628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d9ccc3c0dc4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R638602e6d3604b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7bfd3b7321479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd1036d38314628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Financials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0G16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>144,028</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>