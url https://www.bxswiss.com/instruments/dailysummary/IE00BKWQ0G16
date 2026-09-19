--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f683816e684d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e77b463f524f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd1036d38314628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0931ff405dce41c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7bfd3b7321479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd1036d38314628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bcafe3231b41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0931ff405dce41c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Financials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0G16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>150,150</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>152,693</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>