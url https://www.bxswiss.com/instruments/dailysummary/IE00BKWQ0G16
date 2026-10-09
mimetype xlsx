--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e77b463f524f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2487f8214248ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0931ff405dce41c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2b352994e14198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bcafe3231b41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0931ff405dce41c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70920ba4a3de444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2b352994e14198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Financials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0G16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>