--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2487f8214248ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53282a2256343fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2b352994e14198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1332fd99c6144db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70920ba4a3de444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2b352994e14198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efd9a5c23b04aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1332fd99c6144db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Financials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0G16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>