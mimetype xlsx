--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5904244cfd6e4281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7024f5154866496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c730502a3e4a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a8fab19c5443aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42a527f0e614524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c730502a3e4a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb015fbfe3f76409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a8fab19c5443aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0F09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>