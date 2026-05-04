--- v6 (2026-04-14)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7024f5154866496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1010cdb51d2466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a8fab19c5443aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92131788a56d4a49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb015fbfe3f76409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a8fab19c5443aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5dbbed6bd954dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92131788a56d4a49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0F09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>