--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1010cdb51d2466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab6be8b16c44ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92131788a56d4a49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e25ff812e14cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5dbbed6bd954dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92131788a56d4a49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621a9fb736114259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e25ff812e14cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0F09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>