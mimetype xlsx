--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab6be8b16c44ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb761d8a8a7a64812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e25ff812e14cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa9d5f48f3674e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621a9fb736114259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e25ff812e14cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33e00da47474236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa9d5f48f3674e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0F09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>