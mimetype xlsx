--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb761d8a8a7a64812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d7b5c42d2d48fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa9d5f48f3674e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra241c05fe6d84404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33e00da47474236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa9d5f48f3674e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccd611c82664654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra241c05fe6d84404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0F09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>