--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d7b5c42d2d48fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd9b698fa86470e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra241c05fe6d84404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4eb10c4b91437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccd611c82664654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra241c05fe6d84404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0327d72642824a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4eb10c4b91437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0F09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>