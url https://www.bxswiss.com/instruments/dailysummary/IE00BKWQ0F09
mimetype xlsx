--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd9b698fa86470e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed32dbeb1374b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4eb10c4b91437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcec3a984e47547ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0327d72642824a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4eb10c4b91437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb4e43437794acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcec3a984e47547ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0F09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>