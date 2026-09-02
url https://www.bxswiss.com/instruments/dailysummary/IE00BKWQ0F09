--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed32dbeb1374b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f9193bc6b244b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcec3a984e47547ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc325e22c49604e49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb4e43437794acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcec3a984e47547ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833c8e32fa334d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc325e22c49604e49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0F09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>