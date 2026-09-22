--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f9193bc6b244b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c0e29fea064485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc325e22c49604e49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c619bc25e884ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833c8e32fa334d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc325e22c49604e49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7575d2b088745ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c619bc25e884ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0F09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>