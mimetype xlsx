--- v14 (2026-09-22)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c0e29fea064485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc279bf9855e74a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c619bc25e884ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e23e869b2f1425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7575d2b088745ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c619bc25e884ce2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96152832d5f24817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e23e869b2f1425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0F09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>