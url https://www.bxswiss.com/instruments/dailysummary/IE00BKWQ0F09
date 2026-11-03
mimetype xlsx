--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc279bf9855e74a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d4af81e9084237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e23e869b2f1425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407f7425e5e84851"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96152832d5f24817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e23e869b2f1425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c437c3a896045b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407f7425e5e84851" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0F09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>