--- v4 (2026-03-23)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b21ad5efd04dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9791f6a18274548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98740fe79cce493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9a309fa7b054d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c0f2915746c4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98740fe79cce493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e80677b6ef148ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9a309fa7b054d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Staples UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0D84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>