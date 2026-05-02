--- v5 (2026-04-12)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9791f6a18274548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c1e3e8615548f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9a309fa7b054d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a8c34898c994f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e80677b6ef148ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9a309fa7b054d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66688dc662964bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a8c34898c994f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Staples UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0D84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>