--- v6 (2026-05-02)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c1e3e8615548f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f72a52fd86c41aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a8c34898c994f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35306408f81e4488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66688dc662964bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a8c34898c994f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6af124ab6254d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35306408f81e4488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Staples UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0D84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,753</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>207,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,877</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>