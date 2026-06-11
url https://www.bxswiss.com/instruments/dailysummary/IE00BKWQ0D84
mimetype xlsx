--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f72a52fd86c41aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde422fa7288c48c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35306408f81e4488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81d59b620744a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6af124ab6254d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35306408f81e4488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e15bc969294e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81d59b620744a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Staples UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0D84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>