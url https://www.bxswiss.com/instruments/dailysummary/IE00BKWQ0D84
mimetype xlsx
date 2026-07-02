--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde422fa7288c48c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra766b8b14db64e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81d59b620744a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1184b9db50c64efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e15bc969294e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81d59b620744a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6921162a80644e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1184b9db50c64efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Staples UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0D84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>205,701</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,686</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>214,473</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>