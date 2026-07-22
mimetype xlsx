--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra766b8b14db64e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f15aa0812741d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1184b9db50c64efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59be13ac0aaa4eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6921162a80644e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1184b9db50c64efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c5a3a66dd743b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59be13ac0aaa4eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Staples UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0D84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>