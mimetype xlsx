--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f15aa0812741d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af3d14f59c24b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59be13ac0aaa4eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f810a551f604eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c5a3a66dd743b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59be13ac0aaa4eb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909a78058cb348bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f810a551f604eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Staples UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0D84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>224,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>