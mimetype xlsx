--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af3d14f59c24b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0150dbbece9499b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f810a551f604eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227843e6d03a48f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909a78058cb348bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f810a551f604eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0ff8bf5acd54a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227843e6d03a48f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Staples UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0D84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>