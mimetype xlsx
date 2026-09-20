--- v12 (2026-08-31)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0150dbbece9499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67b2d911e894c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227843e6d03a48f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc80c5a394e23439b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0ff8bf5acd54a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227843e6d03a48f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R514ef9664f604002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc80c5a394e23439b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Staples UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0D84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>