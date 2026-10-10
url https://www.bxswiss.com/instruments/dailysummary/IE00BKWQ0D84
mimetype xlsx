--- v13 (2026-09-20)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67b2d911e894c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9d2a7fc7224f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc80c5a394e23439b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997c55a372b84911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R514ef9664f604002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc80c5a394e23439b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf356b1110945e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997c55a372b84911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Staples UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0D84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>