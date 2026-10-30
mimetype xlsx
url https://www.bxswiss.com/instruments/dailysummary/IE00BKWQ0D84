--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9d2a7fc7224f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67bb0f6549934fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997c55a372b84911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9650807b643240f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf356b1110945e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997c55a372b84911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e2f586c5464f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9650807b643240f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Staples UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0D84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>