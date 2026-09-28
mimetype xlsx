--- v14 (2026-09-08)
+++ v15 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8deaa238674551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194e77de1202430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1007bcf75484bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re18848fa5f8d48c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2df1dee9754d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1007bcf75484bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce2d0331d644022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re18848fa5f8d48c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Discretionary UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0C77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>