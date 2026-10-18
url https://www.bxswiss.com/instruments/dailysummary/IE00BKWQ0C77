--- v15 (2026-09-28)
+++ v16 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194e77de1202430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8945f70756245e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re18848fa5f8d48c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R582cf785edc44256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce2d0331d644022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re18848fa5f8d48c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be7174dc0cc40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R582cf785edc44256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Discretionary UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0C77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>