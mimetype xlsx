--- v16 (2026-10-18)
+++ v17 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8945f70756245e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63661b23fa794aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R582cf785edc44256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R423a55fdd12c4971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be7174dc0cc40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R582cf785edc44256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b459f2c2d44ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R423a55fdd12c4971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Discretionary UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0C77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>