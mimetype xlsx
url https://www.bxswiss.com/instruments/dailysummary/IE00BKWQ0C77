--- v6 (2026-03-27)
+++ v7 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b9b7614f40440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedc6775dc5e47d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7211d0e9bc004b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e6d390ce0d4476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ddd0b88308c4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7211d0e9bc004b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f41629bea24455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e6d390ce0d4476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Discretionary UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0C77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>