--- v7 (2026-04-17)
+++ v8 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedc6775dc5e47d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f8fbb9226a4340" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e6d390ce0d4476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b83001ddebe4bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f41629bea24455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e6d390ce0d4476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3849029e3341447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b83001ddebe4bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Discretionary UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0C77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>