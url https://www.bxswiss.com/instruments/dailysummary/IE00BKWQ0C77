--- v8 (2026-05-07)
+++ v9 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f8fbb9226a4340" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03787dc6438940b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b83001ddebe4bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c868c9b5e94228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3849029e3341447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b83001ddebe4bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe4836a4c66f4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c868c9b5e94228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Discretionary UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0C77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>141,698</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,661</x:t>
-[...242 lines deleted...]
-          <x:t>139,891</x:t>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>