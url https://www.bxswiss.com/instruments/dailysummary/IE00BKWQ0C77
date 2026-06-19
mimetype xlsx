--- v9 (2026-05-27)
+++ v10 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03787dc6438940b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14b66f3ab344def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c868c9b5e94228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65087f2f29574e93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe4836a4c66f4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c868c9b5e94228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9874f08f86c4107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65087f2f29574e93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Discretionary UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0C77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>