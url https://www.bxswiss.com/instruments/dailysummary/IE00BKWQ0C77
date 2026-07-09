--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14b66f3ab344def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ed0c73e38a4d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65087f2f29574e93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac0c0d9c5b534daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9874f08f86c4107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65087f2f29574e93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d1f4aa9db84306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac0c0d9c5b534daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Discretionary UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0C77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>