--- v11 (2026-07-09)
+++ v12 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ed0c73e38a4d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdffac58371ee4016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac0c0d9c5b534daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6deed0728684316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d1f4aa9db84306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac0c0d9c5b534daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40781e57a63b44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6deed0728684316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Discretionary UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0C77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>147,116</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,716</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>145,876</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>