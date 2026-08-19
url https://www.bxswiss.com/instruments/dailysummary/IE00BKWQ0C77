--- v12 (2026-07-29)
+++ v13 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdffac58371ee4016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989f8e8c54aa4c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6deed0728684316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86bc1052d5974d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40781e57a63b44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6deed0728684316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb9129587fa49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86bc1052d5974d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Discretionary UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0C77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>