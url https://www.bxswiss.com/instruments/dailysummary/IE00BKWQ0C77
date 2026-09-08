--- v13 (2026-08-19)
+++ v14 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989f8e8c54aa4c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8deaa238674551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86bc1052d5974d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1007bcf75484bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb9129587fa49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86bc1052d5974d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2df1dee9754d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1007bcf75484bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI Europe Consumer Discretionary UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKWQ0C77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>