--- v6 (2026-03-28)
+++ v7 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb81f0607c40463b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e5b6abcc47440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92fc8c972394402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a122745b854325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b211e309f524c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92fc8c972394402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R478c93ac93a840cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a122745b854325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI World Small Cap Socially Responsible UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKSCBX74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>9,812</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,617</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,709</x:t>
-[...441 lines deleted...]
-          <x:t>9,119</x:t>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>