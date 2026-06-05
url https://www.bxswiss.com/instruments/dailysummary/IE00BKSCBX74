--- v7 (2026-04-17)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e5b6abcc47440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe81d6ccf45412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a122745b854325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e8b66faffe4cdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R478c93ac93a840cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a122745b854325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cbaee5cac754023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e8b66faffe4cdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI World Small Cap Socially Responsible UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKSCBX74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,733</x:t>
-[...198 lines deleted...]
-          <x:t>9,883</x:t>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>