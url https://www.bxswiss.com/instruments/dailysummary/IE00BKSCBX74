--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe81d6ccf45412c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6360c2f73c244558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e8b66faffe4cdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43beb9edc7446d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cbaee5cac754023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e8b66faffe4cdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624b05f14c004e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43beb9edc7446d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI World Small Cap Socially Responsible UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKSCBX74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>9,782</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,928</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,909</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>9,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>10,027</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>