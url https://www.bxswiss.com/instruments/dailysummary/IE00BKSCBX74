--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6360c2f73c244558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710590ade65a4a88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43beb9edc7446d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668b19d0e2354205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624b05f14c004e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43beb9edc7446d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fd4ceb1a914b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668b19d0e2354205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI World Small Cap Socially Responsible UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKSCBX74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>