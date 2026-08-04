--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710590ade65a4a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af06f8f6c904a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668b19d0e2354205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a92e6a15814ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fd4ceb1a914b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668b19d0e2354205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f877dab4ef74ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a92e6a15814ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI World Small Cap Socially Responsible UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKSCBX74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>10,330</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>10,368</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...235 lines deleted...]
-          <x:t>10,434</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>