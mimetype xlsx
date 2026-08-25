--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af06f8f6c904a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea886c1388e448b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a92e6a15814ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2773ec3cf874439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f877dab4ef74ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a92e6a15814ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f09d00095f422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2773ec3cf874439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI World Small Cap Socially Responsible UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKSCBX74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>10,380</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,504</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>