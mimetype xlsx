--- v12 (2026-08-25)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea886c1388e448b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5944787da544b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2773ec3cf874439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26649c26bec94b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f09d00095f422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2773ec3cf874439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0913e51438594630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26649c26bec94b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI World Small Cap Socially Responsible UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKSCBX74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,666</x:t>
-[...102 lines deleted...]
-          <x:t>10,565</x:t>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,493</x:t>
-[...463 lines deleted...]
-          <x:t>10,844</x:t>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>