--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5944787da544b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b2313d24ab4d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26649c26bec94b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R669bf3ffa00e4d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0913e51438594630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26649c26bec94b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36478af20e1e4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R669bf3ffa00e4d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI World Small Cap Socially Responsible UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKSCBX74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,763</x:t>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,663</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>10,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,584</x:t>
-[...16 lines deleted...]
-          <x:t>10,701</x:t>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,642</x:t>
-[...178 lines deleted...]
-          <x:t>10,720</x:t>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,728</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>10,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>