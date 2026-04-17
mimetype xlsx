--- v5 (2026-03-20)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1542510482774eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af49e8d234040e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f7e2601db94277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50c91a8994754ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba7f99003c4423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f7e2601db94277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6eb8534dcc44e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50c91a8994754ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKS7L097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...404 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,978</x:t>
-[...225 lines deleted...]
-          <x:t>72,842</x:t>
+          <x:t>72,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>