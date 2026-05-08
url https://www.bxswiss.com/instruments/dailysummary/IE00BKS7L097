--- v6 (2026-04-17)
+++ v7 (2026-05-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af49e8d234040e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34ca78c4e054bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50c91a8994754ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8912bf4a24bf40b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6eb8534dcc44e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50c91a8994754ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf6661cda61341ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8912bf4a24bf40b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKS7L097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>