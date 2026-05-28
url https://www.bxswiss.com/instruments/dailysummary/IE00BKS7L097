--- v7 (2026-05-08)
+++ v8 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34ca78c4e054bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c225711f3d49c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8912bf4a24bf40b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d9e80eb0b04e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf6661cda61341ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8912bf4a24bf40b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d588fbb4c3a41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d9e80eb0b04e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKS7L097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>