--- v8 (2026-05-28)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c225711f3d49c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b7e99e3baa4f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d9e80eb0b04e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd74d68013c44600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d588fbb4c3a41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d9e80eb0b04e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf001aaa02714409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd74d68013c44600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKS7L097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...490 lines deleted...]
-          <x:t>81,937</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,012</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>82,012</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>