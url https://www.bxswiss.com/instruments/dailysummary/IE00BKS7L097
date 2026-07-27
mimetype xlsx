--- v9 (2026-06-27)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b7e99e3baa4f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82ac483c2b04df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd74d68013c44600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc91803b0b4314de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf001aaa02714409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd74d68013c44600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e41179aca7846e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc91803b0b4314de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKS7L097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>