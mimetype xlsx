--- v10 (2026-07-27)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82ac483c2b04df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3448c66264104e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc91803b0b4314de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00dc57d4da6c4742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e41179aca7846e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc91803b0b4314de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc553a139ac54433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00dc57d4da6c4742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKS7L097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>84,173</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,350</x:t>
-[...11 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>84,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,821</x:t>
-[...522 lines deleted...]
-          <x:t>84,848</x:t>
+          <x:t>84,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>