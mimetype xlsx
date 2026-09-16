--- v11 (2026-08-26)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3448c66264104e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28127195598840d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00dc57d4da6c4742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630bdb3103a64f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc553a139ac54433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00dc57d4da6c4742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725fa64555c94ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630bdb3103a64f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKS7L097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>