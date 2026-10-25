--- v12 (2026-09-16)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28127195598840d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11963e6e31a240e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630bdb3103a64f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e0b0b5260046f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725fa64555c94ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630bdb3103a64f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb5aa1b1b7f4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e0b0b5260046f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKS7L097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>87,493</x:t>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,299</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>87,148</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>