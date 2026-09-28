--- v14 (2026-09-08)
+++ v15 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229887878eeb4d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae9c9fdd0fb4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d186ca37784654"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e43afa9c85c43ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re34e1fd2013f4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d186ca37784654" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909e14b86fcc4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e43afa9c85c43ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf Alerian Midstream Energy Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKPTXQ89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>16,404</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,505</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>17,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>