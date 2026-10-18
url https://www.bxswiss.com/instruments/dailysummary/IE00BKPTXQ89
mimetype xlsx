--- v15 (2026-09-28)
+++ v16 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae9c9fdd0fb4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824da6d7bfb64264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e43afa9c85c43ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37eaacc5ade4022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909e14b86fcc4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e43afa9c85c43ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c58f8d4d5b94707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37eaacc5ade4022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf Alerian Midstream Energy Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKPTXQ89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>17,219</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...424 lines deleted...]
-          <x:t>16,505</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>