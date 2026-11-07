--- v16 (2026-10-18)
+++ v17 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824da6d7bfb64264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c60b2769a2407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37eaacc5ade4022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde701160eef7482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c58f8d4d5b94707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37eaacc5ade4022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcffb0ea36554073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde701160eef7482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf Alerian Midstream Energy Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKPTXQ89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>17,082</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,969</x:t>
-[...421 lines deleted...]
-          <x:t>16,909</x:t>
+          <x:t>17,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,061</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>16,829</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,113</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>16,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>