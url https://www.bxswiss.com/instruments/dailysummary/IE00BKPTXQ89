--- v6 (2026-03-27)
+++ v7 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bac4ae8e3be41b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20bea93008c34966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad8d54af2604110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed0678c215b432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572d5a80ebd44af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad8d54af2604110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb06be6ff9b443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed0678c215b432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf Alerian Midstream Energy Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKPTXQ89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...247 lines deleted...]
-          <x:t>15,716</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,530</x:t>
-[...156 lines deleted...]
-          <x:t>16,149</x:t>
+          <x:t>16,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,804</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>15,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,019</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>