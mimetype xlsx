--- v7 (2026-04-17)
+++ v8 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20bea93008c34966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fda14b53a34518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed0678c215b432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94402b8c0391415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb06be6ff9b443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed0678c215b432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2086bc29d674334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94402b8c0391415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf Alerian Midstream Energy Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKPTXQ89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,750</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>16,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,895</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>