--- v8 (2026-05-07)
+++ v9 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fda14b53a34518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbbf54ba9f542d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94402b8c0391415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13846aa1c1a94938"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2086bc29d674334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94402b8c0391415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf6b8863d4a412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13846aa1c1a94938" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf Alerian Midstream Energy Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKPTXQ89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>15,718</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...275 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,659</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,034</x:t>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>