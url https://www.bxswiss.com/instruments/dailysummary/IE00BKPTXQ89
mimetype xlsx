--- v9 (2026-05-27)
+++ v10 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbbf54ba9f542d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489256bce32e4942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13846aa1c1a94938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R741eb317ac6942d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf6b8863d4a412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13846aa1c1a94938" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8953ec872810451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R741eb317ac6942d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf Alerian Midstream Energy Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKPTXQ89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>16,045</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>16,694</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,608</x:t>
-[...166 lines deleted...]
-          <x:t>16,827</x:t>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>