--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489256bce32e4942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f3af07406c4a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R741eb317ac6942d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e01ce59c354ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8953ec872810451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R741eb317ac6942d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5781705b65420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e01ce59c354ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf Alerian Midstream Energy Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKPTXQ89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>15,854</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,299</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>16,314</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,191</x:t>
-[...119 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,996</x:t>
-[...144 lines deleted...]
-          <x:t>16,049</x:t>
+          <x:t>16,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>