--- v11 (2026-07-09)
+++ v12 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f3af07406c4a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331bc8969ba94429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e01ce59c354ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d5413e6827f4fa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5781705b65420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e01ce59c354ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63c5625fa46b487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d5413e6827f4fa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf Alerian Midstream Energy Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKPTXQ89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,996</x:t>
-[...345 lines deleted...]
-          <x:t>16,700</x:t>
+          <x:t>16,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>17,098</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>