--- v12 (2026-07-29)
+++ v13 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331bc8969ba94429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b06002fd20b4b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d5413e6827f4fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8ed6cddb904616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63c5625fa46b487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d5413e6827f4fa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86de778d93224301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8ed6cddb904616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf Alerian Midstream Energy Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKPTXQ89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>16,700</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,112</x:t>
-[...350 lines deleted...]
-          <x:t>17,592</x:t>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,205</x:t>
-[...53 lines deleted...]
-          <x:t>17,247</x:t>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>