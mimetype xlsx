--- v13 (2026-08-19)
+++ v14 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b06002fd20b4b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229887878eeb4d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8ed6cddb904616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d186ca37784654"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86de778d93224301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8ed6cddb904616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re34e1fd2013f4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d186ca37784654" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf Alerian Midstream Energy Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKPTXQ89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>17,592</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,205</x:t>
-[...48 lines deleted...]
-          <x:t>17,069</x:t>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,247</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>16,878</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,038</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>17,552</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,487</x:t>
+          <x:t>17,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>