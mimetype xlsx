--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66776af1ef9f4bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff0b09886be4ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5b74ee8c744bfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9444be10908e4242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02d91fb720a46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5b74ee8c744bfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28cf884b07b549a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9444be10908e4242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan Advanced $ EM Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKP5L730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,001</x:t>
-[...16 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,002</x:t>
-[...377 lines deleted...]
-          <x:t>4,990</x:t>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,955</x:t>
-[...97 lines deleted...]
-          <x:t>4,931</x:t>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,926</x:t>
-[...107 lines deleted...]
-          <x:t>4,879</x:t>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>