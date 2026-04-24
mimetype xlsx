--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff0b09886be4ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4634076672ec4570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9444be10908e4242"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554b3b91e8584b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28cf884b07b549a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9444be10908e4242" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94518bf918c4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554b3b91e8584b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan Advanced $ EM Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKP5L730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,015</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,990</x:t>
-[...75 lines deleted...]
-          <x:t>4,959</x:t>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,971</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,925</x:t>
-[...517 lines deleted...]
-          <x:t>4,852</x:t>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>