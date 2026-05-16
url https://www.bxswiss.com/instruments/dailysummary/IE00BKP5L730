--- v5 (2026-04-24)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4634076672ec4570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd1720d40d04518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554b3b91e8584b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49057ec944f4fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94518bf918c4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554b3b91e8584b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4dbbc82af848da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49057ec944f4fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan Advanced $ EM Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKP5L730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>4,909</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,944</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>09.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,885</x:t>
-[...16 lines deleted...]
-          <x:t>4,923</x:t>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,911</x:t>
-[...16 lines deleted...]
-          <x:t>4,927</x:t>
+          <x:t>4,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,934</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,969</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,971</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,957</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>4,966</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>