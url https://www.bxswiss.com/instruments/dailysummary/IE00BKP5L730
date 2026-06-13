--- v6 (2026-05-16)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd1720d40d04518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d5d70058464b84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49057ec944f4fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb937e8969a94de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4dbbc82af848da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49057ec944f4fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c227c19a2934fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb937e8969a94de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan Advanced $ EM Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKP5L730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,969</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,941</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,968</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,984</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>4,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>