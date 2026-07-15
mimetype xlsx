--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d5d70058464b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c102e24d5684615" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb937e8969a94de4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0cfd2272fdd4be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c227c19a2934fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb937e8969a94de4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b138a6475d4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0cfd2272fdd4be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan Advanced $ EM Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKP5L730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,975</x:t>
-[...21 lines deleted...]
-          <x:t>4,935</x:t>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,915</x:t>
-[...232 lines deleted...]
-          <x:t>4,947</x:t>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,931</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>