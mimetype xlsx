--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c102e24d5684615" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda05c8f099ae488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0cfd2272fdd4be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb22fc01207544d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b138a6475d4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0cfd2272fdd4be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a63f3052db46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb22fc01207544d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan Advanced $ EM Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKP5L730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>5,020</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,001</x:t>
-[...97 lines deleted...]
-          <x:t>5,010</x:t>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,977</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>24.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,017</x:t>
-[...377 lines deleted...]
-          <x:t>4,990</x:t>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,931</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,968</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>