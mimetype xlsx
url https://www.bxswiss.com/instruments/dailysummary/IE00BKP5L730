--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda05c8f099ae488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6021ba1ecc540bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb22fc01207544d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1378057b2c446e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a63f3052db46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb22fc01207544d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb557b0e39954953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1378057b2c446e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan Advanced $ EM Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKP5L730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,014</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,984</x:t>
-[...16 lines deleted...]
-          <x:t>4,990</x:t>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,963</x:t>
-[...16 lines deleted...]
-          <x:t>4,987</x:t>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,977</x:t>
-[...43 lines deleted...]
-          <x:t>4,996</x:t>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,967</x:t>
-[...141 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,974</x:t>
+          <x:t>4,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,934</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>4,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,928</x:t>
-[...161 lines deleted...]
-          <x:t>4,960</x:t>
+          <x:t>4,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>