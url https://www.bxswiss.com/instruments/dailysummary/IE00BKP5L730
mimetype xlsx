--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6021ba1ecc540bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a964dc30f074fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1378057b2c446e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f0fa1ffd4d4f6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb557b0e39954953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1378057b2c446e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d213d006fad4148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f0fa1ffd4d4f6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan Advanced $ EM Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKP5L730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,933</x:t>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,915</x:t>
-[...124 lines deleted...]
-          <x:t>4,942</x:t>
+          <x:t>4,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,894</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>4,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>