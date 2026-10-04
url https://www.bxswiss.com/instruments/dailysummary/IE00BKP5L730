--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a964dc30f074fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79ac3e9b64e4574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f0fa1ffd4d4f6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7365d0f35240f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d213d006fad4148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f0fa1ffd4d4f6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e6a289ded94071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7365d0f35240f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan Advanced $ EM Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKP5L730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>4,970</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,936</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>4,915</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,922</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,955</x:t>
-[...53 lines deleted...]
-          <x:t>4,958</x:t>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,930</x:t>
-[...404 lines deleted...]
-          <x:t>4,894</x:t>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>