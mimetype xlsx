--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79ac3e9b64e4574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06326d01793244cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7365d0f35240f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe76f19faa64972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e6a289ded94071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7365d0f35240f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b5c7cc316e4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe76f19faa64972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan Advanced $ EM Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKP5L730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,896</x:t>
-[...129 lines deleted...]
-          <x:t>4,880</x:t>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,865</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>4,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,878</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>4,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,858</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>