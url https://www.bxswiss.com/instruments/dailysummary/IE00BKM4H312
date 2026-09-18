--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4e077b36cd4c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e723c26d7184428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b34fb904d24b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d98de580804e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R414e3ae86b114f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b34fb904d24b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034c3d75aad04261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d98de580804e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Quality Dividend Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>53,665</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,443</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>55,123</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,512</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>55,023</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>