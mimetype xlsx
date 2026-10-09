--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e723c26d7184428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533ada5c65734ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d98de580804e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0e1be284924ce4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034c3d75aad04261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d98de580804e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88035d47c564445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0e1be284924ce4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Quality Dividend Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>