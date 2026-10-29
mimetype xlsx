--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533ada5c65734ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fb427842c5b49ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0e1be284924ce4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc47243c25be342ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88035d47c564445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0e1be284924ce4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3190875348eb40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc47243c25be342ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Quality Dividend Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>