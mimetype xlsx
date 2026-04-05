--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bd4f3f99ae4e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef256199337410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10acb4dabd94ea0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d5f6a2d46f8450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73ab6a2548874127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10acb4dabd94ea0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2872275525d4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d5f6a2d46f8450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Quality Dividend Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>