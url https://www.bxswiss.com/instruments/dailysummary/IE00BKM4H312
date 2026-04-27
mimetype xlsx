--- v7 (2026-04-05)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef256199337410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8e79939f684fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d5f6a2d46f8450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8173904904024dd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2872275525d4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d5f6a2d46f8450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R146cfbd1bb1c48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8173904904024dd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Quality Dividend Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,707</x:t>
-[...97 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>45,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,177</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>46,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>