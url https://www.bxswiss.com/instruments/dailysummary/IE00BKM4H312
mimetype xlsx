--- v8 (2026-04-27)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8e79939f684fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377846aba7374e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8173904904024dd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c8115ab60a3405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R146cfbd1bb1c48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8173904904024dd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9159cd9962c84d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c8115ab60a3405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Quality Dividend Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>