--- v9 (2026-05-20)
+++ v10 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377846aba7374e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473773022bb442bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c8115ab60a3405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d6be4bcca84e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9159cd9962c84d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c8115ab60a3405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2588c46bcec54513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d6be4bcca84e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Quality Dividend Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>