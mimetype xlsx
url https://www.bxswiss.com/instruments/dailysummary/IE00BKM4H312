--- v10 (2026-06-09)
+++ v11 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473773022bb442bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba342d50a629419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d6be4bcca84e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69fcffb8e5f54df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2588c46bcec54513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d6be4bcca84e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c1822b133e474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69fcffb8e5f54df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Quality Dividend Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>