--- v11 (2026-06-29)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba342d50a629419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0494aed581704561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69fcffb8e5f54df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b21b61e1fee4771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c1822b133e474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69fcffb8e5f54df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d13da7432354417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b21b61e1fee4771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Quality Dividend Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>