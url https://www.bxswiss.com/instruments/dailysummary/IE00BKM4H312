--- v12 (2026-07-20)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0494aed581704561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4e077b36cd4c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b21b61e1fee4771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b34fb904d24b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d13da7432354417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b21b61e1fee4771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R414e3ae86b114f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b34fb904d24b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Quality Dividend Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...554 lines deleted...]
-          <x:t>52,785</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,542</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>53,204</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>