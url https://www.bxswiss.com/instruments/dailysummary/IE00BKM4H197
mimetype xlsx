--- v12 (2026-08-25)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02219ce363a44d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475d96fa92b34b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea85981b1691437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ba96b825dd4ee2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537b4075fd604200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea85981b1691437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdbdaf5f6f96460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ba96b825dd4ee2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI EM Consumer Growth UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...436 lines deleted...]
-          <x:t>35,575</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>35,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>35,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,545</x:t>
-[...134 lines deleted...]
-          <x:t>36,300</x:t>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>