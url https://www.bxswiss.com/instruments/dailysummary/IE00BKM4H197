--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475d96fa92b34b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0ab93be4af4688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ba96b825dd4ee2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948c48142eb34833"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdbdaf5f6f96460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ba96b825dd4ee2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf0682b49eb4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948c48142eb34833" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI EM Consumer Growth UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>