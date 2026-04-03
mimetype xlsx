--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re910959941554f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R042436e085504294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038ce99fc7f945f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2873880a112a4393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83504765a6d44df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038ce99fc7f945f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab1edf99a4544b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2873880a112a4393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI EM Consumer Growth UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>