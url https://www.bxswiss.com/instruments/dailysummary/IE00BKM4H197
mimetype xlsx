--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R042436e085504294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re065501545aa4454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2873880a112a4393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961d87408edf458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab1edf99a4544b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2873880a112a4393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56cc1d4a46d04098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961d87408edf458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI EM Consumer Growth UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,722</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>35,031</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,888</x:t>
-[...382 lines deleted...]
-          <x:t>34,496</x:t>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>