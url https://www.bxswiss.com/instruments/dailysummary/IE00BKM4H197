--- v6 (2026-04-24)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re065501545aa4454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb02203260f40ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961d87408edf458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeda043ae60f49ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56cc1d4a46d04098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961d87408edf458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94e6c57688244a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeda043ae60f49ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI EM Consumer Growth UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +710,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>