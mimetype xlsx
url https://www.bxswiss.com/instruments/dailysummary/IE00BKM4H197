--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb02203260f40ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68624b25109744c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeda043ae60f49ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e0fca0343d4685"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94e6c57688244a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeda043ae60f49ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R353175d764804dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e0fca0343d4685" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI EM Consumer Growth UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>35,474</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,365</x:t>
-[...21 lines deleted...]
-          <x:t>35,611</x:t>
+          <x:t>36,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,186</x:t>
-[...296 lines deleted...]
-          <x:t>35,137</x:t>
+          <x:t>35,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>