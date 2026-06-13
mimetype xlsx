--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68624b25109744c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935fcded3044421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e0fca0343d4685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5d642cdf514478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R353175d764804dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e0fca0343d4685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R932996d2aae24c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5d642cdf514478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI EM Consumer Growth UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,338</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>35,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,950</x:t>
-[...264 lines deleted...]
-          <x:t>34,654</x:t>
+          <x:t>34,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...262 lines deleted...]
-          <x:t>36,021</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>