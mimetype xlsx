--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935fcded3044421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b88d158560e4bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5d642cdf514478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5d90f2aa3547aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R932996d2aae24c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5d642cdf514478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c916a5265a442bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5d90f2aa3547aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI EM Consumer Growth UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>35,441</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,708</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>35,173</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,871</x:t>
-[...188 lines deleted...]
-          <x:t>34,668</x:t>
+          <x:t>34,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>