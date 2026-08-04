--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b88d158560e4bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6488700c41da414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5d90f2aa3547aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f9c79f97ac4609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c916a5265a442bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5d90f2aa3547aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d6057065d51472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f9c79f97ac4609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI EM Consumer Growth UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>