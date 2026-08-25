--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6488700c41da414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02219ce363a44d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f9c79f97ac4609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea85981b1691437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d6057065d51472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f9c79f97ac4609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537b4075fd604200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea85981b1691437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI EM Consumer Growth UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4H197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>