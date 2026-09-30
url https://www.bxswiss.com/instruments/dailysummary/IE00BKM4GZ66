--- v14 (2026-09-08)
+++ v15 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea3e102ca32418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180aa639b49c4cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53587f2a27af45ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47bc9e3561fd4de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dab425b616f44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53587f2a27af45ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4cc2ac208af464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47bc9e3561fd4de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4GZ66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>43,000</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,000</x:t>
-[...38 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>44,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>46,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>45,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,643</x:t>
-[...124 lines deleted...]
-          <x:t>44,500</x:t>
+          <x:t>46,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,500</x:t>
-[...31 lines deleted...]
-          <x:t>45,571</x:t>
+          <x:t>45,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>