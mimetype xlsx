--- v15 (2026-09-30)
+++ v16 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180aa639b49c4cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96811b810fb24c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47bc9e3561fd4de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd4e0c79f994dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4cc2ac208af464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47bc9e3561fd4de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512ce44cd4b44de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd4e0c79f994dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4GZ66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>44,305</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,651</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>10.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,503</x:t>
-[...360 lines deleted...]
-          <x:t>45,926</x:t>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>