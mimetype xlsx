--- v6 (2026-03-31)
+++ v7 (2026-04-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a9d5664e74047b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88b4be6bcb04b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d3ea9a4f3b44ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05191ff4d48e4bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e7dad0820534c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d3ea9a4f3b44ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53455fb68ef465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05191ff4d48e4bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4GZ66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>