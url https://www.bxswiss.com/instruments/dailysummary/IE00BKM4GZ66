--- v7 (2026-04-20)
+++ v8 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88b4be6bcb04b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5147cb9343484942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05191ff4d48e4bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ffe155369c4a0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53455fb68ef465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05191ff4d48e4bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5189602abdf74e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ffe155369c4a0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4GZ66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>