--- v8 (2026-05-10)
+++ v9 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5147cb9343484942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fbf5291dd034fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ffe155369c4a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85289fdf711743a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5189602abdf74e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ffe155369c4a0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2378df56439845f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85289fdf711743a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4GZ66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,935</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>40,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,596</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>