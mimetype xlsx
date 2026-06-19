--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fbf5291dd034fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54735e6b5604950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85289fdf711743a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R774fc640fe0345e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2378df56439845f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85289fdf711743a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3428b05f8f4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R774fc640fe0345e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4GZ66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,814</x:t>
+          <x:t>42,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,652</x:t>
-[...6 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>41,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,596</x:t>
+          <x:t>41,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,267</x:t>
-[...6 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>41,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,998</x:t>
+          <x:t>42,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,965</x:t>
-[...195 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>41,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>45,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>44,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,673</x:t>
-[...247 lines deleted...]
-          <x:t>43,826</x:t>
+          <x:t>45,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>