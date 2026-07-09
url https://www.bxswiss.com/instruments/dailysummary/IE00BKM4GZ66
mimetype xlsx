--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54735e6b5604950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292f2048d8d540f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R774fc640fe0345e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6174c809e14588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3428b05f8f4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R774fc640fe0345e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c1279bd96a4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6174c809e14588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4GZ66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>41,908</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,778</x:t>
-[...254 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>43,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,336</x:t>
+          <x:t>44,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,301</x:t>
-[...26 lines deleted...]
-          <x:t>46,329</x:t>
+          <x:t>44,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>