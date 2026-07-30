--- v11 (2026-07-09)
+++ v12 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292f2048d8d540f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea75e5d3d5514805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6174c809e14588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41567f35fcbf465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c1279bd96a4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6174c809e14588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe127ea86e048ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41567f35fcbf465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4GZ66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,336</x:t>
+          <x:t>44,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,301</x:t>
-[...259 lines deleted...]
-          <x:t>44,742</x:t>
+          <x:t>44,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,254</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>43,087</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>