--- v12 (2026-07-30)
+++ v13 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea75e5d3d5514805" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9883861d2e4b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41567f35fcbf465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78d3ebae8bf4f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe127ea86e048ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41567f35fcbf465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc257396eed3242b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78d3ebae8bf4f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4GZ66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,729</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>44,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,707</x:t>
-[...173 lines deleted...]
-          <x:t>30,000</x:t>
+          <x:t>43,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,000</x:t>
-[...151 lines deleted...]
-          <x:t>43,707</x:t>
+          <x:t>43,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,768</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>41,093</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>