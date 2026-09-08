--- v13 (2026-08-19)
+++ v14 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9883861d2e4b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea3e102ca32418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78d3ebae8bf4f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53587f2a27af45ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc257396eed3242b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78d3ebae8bf4f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dab425b616f44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53587f2a27af45ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKM4GZ66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>43,707</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,768</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>28.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>43,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,382</x:t>
-[...409 lines deleted...]
-          <x:t>43,711</x:t>
+          <x:t>43,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>