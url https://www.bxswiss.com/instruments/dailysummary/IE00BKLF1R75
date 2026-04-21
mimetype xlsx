--- v3 (2026-03-26)
+++ v4 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae016c5cd8f14611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69894bddfa0341d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34b2a86de0d4408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610b16d376d24995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f1df53824f493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34b2a86de0d4408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d4083b1df14c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610b16d376d24995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Battery Solutions UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKLF1R75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>