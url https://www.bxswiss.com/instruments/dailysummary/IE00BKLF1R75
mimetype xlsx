--- v4 (2026-04-21)
+++ v5 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69894bddfa0341d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5d62ed9bfb45a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610b16d376d24995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe9695b5ae943d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d4083b1df14c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610b16d376d24995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff486c031ffd4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe9695b5ae943d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Battery Solutions UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKLF1R75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>43,105</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>