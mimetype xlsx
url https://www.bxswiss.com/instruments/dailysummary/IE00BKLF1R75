--- v5 (2026-05-29)
+++ v6 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5d62ed9bfb45a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92adc3f6b534163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe9695b5ae943d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2466ed2e7f964521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff486c031ffd4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe9695b5ae943d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e3bfcd84ef4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2466ed2e7f964521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Battery Solutions UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKLF1R75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>47,619</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>48,983</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>