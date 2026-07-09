--- v6 (2026-06-19)
+++ v7 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92adc3f6b534163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee074b30ed54667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2466ed2e7f964521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ef99bf86a5641ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e3bfcd84ef4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2466ed2e7f964521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d28f0e40464f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ef99bf86a5641ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Battery Solutions UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKLF1R75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>