--- v7 (2026-07-09)
+++ v8 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee074b30ed54667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb44da2787cd452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ef99bf86a5641ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b8a88d01014b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d28f0e40464f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ef99bf86a5641ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28aadd5fde834ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b8a88d01014b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Battery Solutions UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKLF1R75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>