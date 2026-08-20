--- v8 (2026-07-29)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb44da2787cd452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d04608270749f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b8a88d01014b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04974f5c82014520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28aadd5fde834ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b8a88d01014b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63894d25140f455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04974f5c82014520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Battery Solutions UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKLF1R75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>40,525</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,862</x:t>
-[...274 lines deleted...]
-          <x:t>37,238</x:t>
+          <x:t>40,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>