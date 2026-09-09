--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d04608270749f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f5ace6baba449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04974f5c82014520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d290f7737b14b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63894d25140f455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04974f5c82014520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152d13fcb5fc432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d290f7737b14b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Battery Solutions UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKLF1R75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>40,079</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,375</x:t>
-[...269 lines deleted...]
-          <x:t>39,616</x:t>
+          <x:t>40,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>40,446</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>