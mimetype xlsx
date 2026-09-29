--- v10 (2026-09-09)
+++ v11 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f5ace6baba449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f52b6e42084e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d290f7737b14b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb807d6ff9b4df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152d13fcb5fc432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d290f7737b14b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3b4e1482b742f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb807d6ff9b4df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Battery Solutions UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKLF1R75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>40,579</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,196</x:t>
-[...26 lines deleted...]
-          <x:t>40,259</x:t>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,488</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>39,856</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,039</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>39,789</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>40,826</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>