--- v11 (2026-09-29)
+++ v12 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f52b6e42084e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f81c92729d245ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb807d6ff9b4df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967063cd8bc0482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3b4e1482b742f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb807d6ff9b4df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828576d0996a499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967063cd8bc0482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Battery Solutions UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKLF1R75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>39,856</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,039</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>39,789</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,128</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>