--- v13 (2026-09-08)
+++ v14 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9edbaffdfa4e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re889ba512a6b4371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c207d1a0fd4fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa973532dc3e40ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5fb3565fe98483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c207d1a0fd4fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0e651bf7ce4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa973532dc3e40ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond  UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKC94M46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,893</x:t>
-[...441 lines deleted...]
-          <x:t>25,582</x:t>
+          <x:t>25,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>