--- v14 (2026-09-29)
+++ v15 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re889ba512a6b4371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc221c6bab38941d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa973532dc3e40ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb9f112f2a8a41c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0e651bf7ce4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa973532dc3e40ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51bdf70885ea4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb9f112f2a8a41c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond  UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKC94M46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>