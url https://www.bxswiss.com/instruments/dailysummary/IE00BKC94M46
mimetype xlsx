--- v5 (2026-03-24)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b47d6980ce4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c1b6f44cbb4114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b4e9b768c14c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cee05380e314941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf302ae2199e5471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b4e9b768c14c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeeed78255e44ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cee05380e314941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond  UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKC94M46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>24,835</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,903</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>24,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>