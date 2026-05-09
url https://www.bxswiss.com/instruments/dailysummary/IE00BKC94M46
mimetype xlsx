--- v6 (2026-04-17)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c1b6f44cbb4114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760ef1912ba64c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cee05380e314941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9eca8f9c064858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeeed78255e44ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cee05380e314941" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72bc813a79b416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9eca8f9c064858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond  UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKC94M46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,968</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>24,986</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,772</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>24,903</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>