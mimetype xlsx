--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760ef1912ba64c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec64c079980f43bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9eca8f9c064858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d481dbd36c4539"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72bc813a79b416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9eca8f9c064858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b7e5c9cb2546b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d481dbd36c4539" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond  UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKC94M46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>25,175</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>24,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>25,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>24,716</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>