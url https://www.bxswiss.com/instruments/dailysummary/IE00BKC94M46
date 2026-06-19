--- v8 (2026-05-29)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec64c079980f43bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6380d670334fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d481dbd36c4539"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebcaf2e4420e4caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b7e5c9cb2546b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d481dbd36c4539" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc2e609a1854690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebcaf2e4420e4caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond  UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKC94M46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,954</x:t>
-[...345 lines deleted...]
-          <x:t>24,814</x:t>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,733</x:t>
-[...220 lines deleted...]
-          <x:t>24,948</x:t>
+          <x:t>24,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>