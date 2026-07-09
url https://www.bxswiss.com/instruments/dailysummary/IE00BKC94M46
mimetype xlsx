--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6380d670334fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd136edd6d2949b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebcaf2e4420e4caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec64ef33d674515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc2e609a1854690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebcaf2e4420e4caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d489ef2ff943a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec64ef33d674515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond  UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKC94M46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>