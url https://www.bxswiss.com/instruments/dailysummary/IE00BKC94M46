--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd136edd6d2949b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78a3f0a8a2fe485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec64ef33d674515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f87951ae7a54205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d489ef2ff943a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec64ef33d674515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35058cad023145fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f87951ae7a54205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond  UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKC94M46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,755</x:t>
-[...58 lines deleted...]
-          <x:t>25,751</x:t>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,817</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,793</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>25,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,584</x:t>
-[...58 lines deleted...]
-          <x:t>25,680</x:t>
+          <x:t>25,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>