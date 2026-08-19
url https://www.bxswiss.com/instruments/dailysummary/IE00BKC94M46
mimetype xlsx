--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78a3f0a8a2fe485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0f790f10c340c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f87951ae7a54205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re256808cba974bfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35058cad023145fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f87951ae7a54205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8841c9b658604ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re256808cba974bfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond  UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKC94M46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>25,805</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,741</x:t>
-[...16 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>25,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,708</x:t>
-[...387 lines deleted...]
-          <x:t>25,972</x:t>
+          <x:t>25,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>