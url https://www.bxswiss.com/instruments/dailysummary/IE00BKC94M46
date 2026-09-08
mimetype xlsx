--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0f790f10c340c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9edbaffdfa4e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re256808cba974bfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c207d1a0fd4fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8841c9b658604ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re256808cba974bfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5fb3565fe98483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c207d1a0fd4fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond  UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKC94M46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>25,621</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,608</x:t>
-[...21 lines deleted...]
-          <x:t>25,760</x:t>
+          <x:t>25,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,888</x:t>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,798</x:t>
-[...156 lines deleted...]
-          <x:t>25,536</x:t>
+          <x:t>25,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,582</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>25,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>