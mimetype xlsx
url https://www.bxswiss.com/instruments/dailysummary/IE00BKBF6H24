--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31a0cf1c20b4fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7c49e0fbe448b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refeac396dac54c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1170e7059cae4cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14128e3e9cc24f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refeac396dac54c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0092dbc0da804162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1170e7059cae4cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKBF6H24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>9,940</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,898</x:t>
-[...80 lines deleted...]
-          <x:t>9,942</x:t>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,967</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,884</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>