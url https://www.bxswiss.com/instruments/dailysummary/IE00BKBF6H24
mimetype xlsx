--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7c49e0fbe448b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0ef86e514a4b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1170e7059cae4cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e7d7f4d5534355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0092dbc0da804162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1170e7059cae4cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0d34dca0b74ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e7d7f4d5534355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKBF6H24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>9,848</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,964</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>9,563</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>