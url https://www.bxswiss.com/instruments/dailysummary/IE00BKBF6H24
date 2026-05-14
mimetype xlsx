--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0ef86e514a4b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b268b1a5c014ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e7d7f4d5534355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8a671d5902403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0d34dca0b74ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e7d7f4d5534355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a53ae70607343e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8a671d5902403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKBF6H24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>