--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b268b1a5c014ce6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27652066e2a44dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8a671d5902403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e77682bb194a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a53ae70607343e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8a671d5902403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ea342f3b084fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e77682bb194a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKBF6H24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...527 lines deleted...]
-          <x:t>10,417</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,474</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>10,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>