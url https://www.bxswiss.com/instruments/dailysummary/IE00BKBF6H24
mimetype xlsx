--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27652066e2a44dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13564cd0212c41b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e77682bb194a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf656c8e560b74d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ea342f3b084fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e77682bb194a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e3f9b073204cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf656c8e560b74d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKBF6H24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,651</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,634</x:t>
-[...6 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,690</x:t>
-[...31 lines deleted...]
-          <x:t>10,564</x:t>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>10,727</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,757</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>10,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>