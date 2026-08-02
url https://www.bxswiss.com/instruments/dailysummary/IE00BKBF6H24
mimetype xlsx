--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13564cd0212c41b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c20a30b2c74295" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf656c8e560b74d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c51b51986254552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e3f9b073204cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf656c8e560b74d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0532c56ea6c6418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c51b51986254552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKBF6H24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>10,683</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,727</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,727</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,757</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>10,611</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,674</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,536</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>10,757</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>