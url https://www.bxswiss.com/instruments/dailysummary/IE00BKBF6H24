--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c20a30b2c74295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01deddbb5d1742e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c51b51986254552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ef4a44677334a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0532c56ea6c6418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c51b51986254552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7f517d0b004d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ef4a44677334a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKBF6H24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,713</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,711</x:t>
-[...16 lines deleted...]
-          <x:t>10,760</x:t>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,676</x:t>
-[...65 lines deleted...]
-          <x:t>10,746</x:t>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,685</x:t>
-[...490 lines deleted...]
-          <x:t>10,583</x:t>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>