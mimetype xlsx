--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01deddbb5d1742e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7fb171b2a64770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ef4a44677334a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22dd171961c44b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7f517d0b004d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ef4a44677334a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595bad3e782049ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22dd171961c44b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKBF6H24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>10,783</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...343 lines deleted...]
-          <x:t>10,891</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>