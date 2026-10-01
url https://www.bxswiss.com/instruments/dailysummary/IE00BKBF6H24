--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7fb171b2a64770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b85c833b1040a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22dd171961c44b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3234cd89a64138"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595bad3e782049ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22dd171961c44b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6ffaa370774941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3234cd89a64138" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKBF6H24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>10,954</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,937</x:t>
-[...38 lines deleted...]
-          <x:t>10,864</x:t>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,902</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>10,863</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,891</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>10,871</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,849</x:t>
-[...129 lines deleted...]
-          <x:t>10,948</x:t>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,874</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>10,834</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>