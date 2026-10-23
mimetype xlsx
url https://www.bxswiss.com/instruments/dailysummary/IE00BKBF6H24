--- v14 (2026-10-01)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b85c833b1040a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae9f1f4620c4a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3234cd89a64138"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b6fafb00194aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6ffaa370774941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3234cd89a64138" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2be9e8ce5249b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b6fafb00194aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BKBF6H24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,948</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,874</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,881</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>10,822</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,847</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,870</x:t>
-[...576 lines deleted...]
-          <x:t>10,747</x:t>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>