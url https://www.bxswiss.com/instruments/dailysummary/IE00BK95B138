--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e1b1e08fcd4480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8990079acad48de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a21568198934f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3321f74d9c64e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053634b83fb142f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a21568198934f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra449868d9a5b4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3321f74d9c64e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK95B138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,255</x:t>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,247</x:t>
-[...16 lines deleted...]
-          <x:t>4,249</x:t>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,241</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,226</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>4,249</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,247</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>4,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,240</x:t>
-[...80 lines deleted...]
-          <x:t>4,243</x:t>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>