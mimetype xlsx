--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8990079acad48de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a73e6f70444f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3321f74d9c64e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a331eb4fb3460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra449868d9a5b4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3321f74d9c64e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae6dce8a4cd4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a331eb4fb3460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK95B138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,247</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,240</x:t>
-[...151 lines deleted...]
-          <x:t>4,243</x:t>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,240</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>4,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>