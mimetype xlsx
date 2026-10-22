--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a73e6f70444f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67547fa8ff7748d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a331eb4fb3460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332cca5116c9438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae6dce8a4cd4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a331eb4fb3460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a01712fdf924891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332cca5116c9438a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK95B138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,109</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>4,063</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>